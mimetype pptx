--- v0 (2026-01-23)
+++ v1 (2026-05-02)
@@ -3478,54 +3478,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21333" autoAdjust="0"/>
     <p:restoredTop sz="72466" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="101" d="100"/>
-          <a:sy n="101" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="150" y="414"/>
+        <p:origin x="114" y="684"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
@@ -12232,51 +12232,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E5740EF2-BF26-D74B-B76B-2264CCA3BAAA}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:pPr/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -15997,51 +15997,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -16218,51 +16218,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -16555,51 +16555,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -16805,51 +16805,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -19844,51 +19844,51 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> for meg!</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1B6F723-E0D7-4326-B534-077653B24964}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22003,51 +22003,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:pPr/>
-              <a:t>27.08.2025</a:t>
+              <a:t>26.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1655320109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483659" r:id="rId2"/>
     <p:sldLayoutId id="2147483665" r:id="rId3"/>
     <p:sldLayoutId id="2147483668" r:id="rId4"/>
     <p:sldLayoutId id="2147483669" r:id="rId5"/>
     <p:sldLayoutId id="2147483667" r:id="rId6"/>
     <p:sldLayoutId id="2147483666" r:id="rId7"/>
     <p:sldLayoutId id="2147483670" r:id="rId8"/>
     <p:sldLayoutId id="2147483671" r:id="rId9"/>
     <p:sldLayoutId id="2147483672" r:id="rId10"/>
     <p:sldLayoutId id="2147483660" r:id="rId11"/>
@@ -23300,89 +23300,91 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838201" y="1825625"/>
             <a:ext cx="8408436" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0"/>
               <a:t>I grupper på tre (5 min): </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
-              <a:t>Kvar gruppe får eit sett med utklippa bilete av småkryp og eit oversiktsark (eit sett som ikkje er utklippa).</a:t>
+              <a:t>Kvar gruppe får to atlas med bilde av ulike småkryp.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
-              <a:t>Ein i gruppa vel eit småkryp frå oversiktsarket. Dei andre brukar det dei observerer på dei utklippa bileta til å stille ja/nei-spørsmål for å finne ut kva for eit (det er ikkje lov å gjette på sjølve namnet til småkrypet). </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Ein i gruppa vel eit småkryp frå atlaset. Dei andre brukar det dei observerer på bilda til å stille ja/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>nei-spørsmål</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
-              <a:t>Undervegs kan de leggje vekk bileta som ikkje er aktuelle, heilt til det berre er eit bilete att – det riktige! </a:t>
-[...5 lines deleted...]
-              <a:t> </a:t>
+              <a:t> for å finne ut kva for eit (det er ikkje lov å gjette på sjølve namnet til småkrypet). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Bytt på kven som vel seg eit småkryp som dei andre gjettar på. </a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Bildeforklaring formet som et avrundet rektangel 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BE69F6-77FA-9E1B-86E7-19B86490786B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3792742" y="5340747"/>
+            <a:off x="3573992" y="4993482"/>
             <a:ext cx="6120681" cy="1152128"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 59614"/>
               <a:gd name="adj2" fmla="val 13199"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -23659,277 +23661,130 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...3 lines deleted...]
-                                          </p:spTgt>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
-[...141 lines deleted...]
-                                        <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
@@ -24219,50 +24074,310 @@
           </a:blip>
           <a:srcRect l="21322" t="20003" r="21324" b="15810"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10306373" y="1299797"/>
             <a:ext cx="1885627" cy="2403525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1634653688"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle: Rounded Corners 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -25083,76 +25198,76 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F54AB7F-22DC-6EB6-9037-1AC829CF0BC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Samarbeid i faget</a:t>
+              <a:t>Å bygge laget gjennom  faget</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Bildeforklaring formet som et avrundet rektangel 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37320F8E-FBDE-B084-7BB6-9DD00EA935CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5879976" y="446314"/>
-            <a:ext cx="5974567" cy="1378796"/>
+            <a:off x="7097486" y="1560858"/>
+            <a:ext cx="4875109" cy="1378796"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -12211"/>
-              <a:gd name="adj2" fmla="val 73686"/>
+              <a:gd name="adj1" fmla="val -45928"/>
+              <a:gd name="adj2" fmla="val 67370"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -25160,80 +25275,80 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diskuter i par (2 min): </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>På kva måtar er det nyttig å øve på samarbeid samtidig som ein jobbar med faget?</a:t>
+              <a:t>På kva måtar er det nyttig å øve på godt samspel gjennom å bruke faget?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2476BA46-943E-7BA8-76B0-7421EF3C7F5F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3"/>
           <a:srcRect l="36416" b="10314"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7680176" y="2420888"/>
+            <a:off x="7599165" y="3429000"/>
             <a:ext cx="4284674" cy="2425422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Gruppe 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7378B077-F5DE-A0EA-A45A-5DD8FD199928}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10816804" y="504950"/>
@@ -25320,66 +25435,82 @@
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2DDE4F0-27FB-B0D1-C87E-AC96A67A17A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2276872"/>
             <a:ext cx="6672209" cy="3849292"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Anti-mobbekampanjar, samtaler i klassens time eller vennegrupper på fritida er tiltak som ofte brukast for </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>å betre klassemiljø. Men kanskje er det meir hensiktsmessig å bruke faget? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
               <a:t>For eksempel:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
-              <a:t>Faget gir ein kontekst og hensikt med samarbeidet.</a:t>
+              <a:t>Faget gir ein kontekst og hensikt med å samarbeide.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
               <a:t>Å komme fram til noko saman i faget er fellesskapsbyggande og bidrar til å skape eit godt læringsmiljø.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
               <a:t>Elevane arbeider med det sosiale utan at det går utover arbeidet med faget.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
@@ -25419,206 +25550,303 @@
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
+                                        <p:cTn id="16" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="13" fill="hold">
+                    <p:cTn id="17" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="14" fill="hold">
+                          <p:cTn id="18" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="1" fill="hold">
+                                        <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11">
                                             <p:txEl>
                                               <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
@@ -36865,105 +37093,104 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2094</Words>
+  <Words>2106</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>244</Paragraphs>
+  <Paragraphs>245</Paragraphs>
   <Slides>40</Slides>
   <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>40</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
+    <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Roboto</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>La elevane samarbeide i utforskande og skapande aktivitetar</vt:lpstr>
       <vt:lpstr>Modul 4</vt:lpstr>
       <vt:lpstr>Del 1: Samarbeid</vt:lpstr>
       <vt:lpstr>Spørsmålet vi skal utforske i denne modulen: </vt:lpstr>
       <vt:lpstr>Tidsplan del 1: Samarbeid</vt:lpstr>
       <vt:lpstr>Refleksjon</vt:lpstr>
       <vt:lpstr>Dialogspel (15 min)</vt:lpstr>
       <vt:lpstr>Eksempelaktivitet</vt:lpstr>
       <vt:lpstr>De skal nå få gjere ein aktivitet i elevrolle, der temaet er småkryp.</vt:lpstr>
       <vt:lpstr>Oppdrag: småkrypforfattarar</vt:lpstr>
       <vt:lpstr>Tenk (1 min):</vt:lpstr>
       <vt:lpstr>Gjett kva eg tenker på!  </vt:lpstr>
       <vt:lpstr>Samarbeidsskriving om småkryp</vt:lpstr>
       <vt:lpstr>Lytt og gjenfortel (10 min)</vt:lpstr>
       <vt:lpstr>Om samarbeid blant elevane</vt:lpstr>
-      <vt:lpstr>Samarbeid i faget</vt:lpstr>
+      <vt:lpstr>Å bygge laget gjennom  faget</vt:lpstr>
       <vt:lpstr>Samarbeidslæring</vt:lpstr>
       <vt:lpstr>Føresetnadar for samarbeidslæring</vt:lpstr>
       <vt:lpstr>Refleksjon (15 min)</vt:lpstr>
       <vt:lpstr>Korleis samarbeida vi og var ressursar for kvarandre i småkryp-opplegget? </vt:lpstr>
       <vt:lpstr>Tilbakeblikk på førre modul:</vt:lpstr>
       <vt:lpstr>Oppsummering</vt:lpstr>
       <vt:lpstr>Planlegge utprøving</vt:lpstr>
       <vt:lpstr>Planlegg utprøving (20 min)</vt:lpstr>
       <vt:lpstr>Del 2: Utprøving</vt:lpstr>
       <vt:lpstr>Del 2 – Utprøving</vt:lpstr>
       <vt:lpstr>Del 3: Erfaringsdeling</vt:lpstr>
       <vt:lpstr>Del 3: Erfaringsdeling</vt:lpstr>
       <vt:lpstr>Spørsmålet vi skal utforske i denne modulen: </vt:lpstr>
       <vt:lpstr>Tidsplan del 3: Erfaringsdeling</vt:lpstr>
       <vt:lpstr>Erfaringsdeling</vt:lpstr>
       <vt:lpstr>Erfaringsdeling </vt:lpstr>
       <vt:lpstr>Refleksjon</vt:lpstr>
       <vt:lpstr>Oppsummering</vt:lpstr>
       <vt:lpstr>Inkludering i profesjonsfellesskapet</vt:lpstr>
       <vt:lpstr>Inkludering i profesjonsfellesskapet</vt:lpstr>
       <vt:lpstr>Oppsummering</vt:lpstr>
       <vt:lpstr>Oppsummering av modulane</vt:lpstr>
       <vt:lpstr>Referansar </vt:lpstr>
       <vt:lpstr>facebook.com/Naturfagsenteret   naturfagsenteret.no/nyhetsbrev</vt:lpstr>
     </vt:vector>