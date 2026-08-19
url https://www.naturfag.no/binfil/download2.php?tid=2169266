--- v0 (2025-11-02)
+++ v1 (2026-08-19)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00462AC1" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+    <w:p w14:paraId="0984962E" w14:textId="77777777" w:rsidR="00462AC1" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D64C53E" wp14:editId="5DEFB25D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-23495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -58,89 +57,72 @@
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1049655" cy="367665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:effectLst>
                           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                             <a:prstClr val="black">
                               <a:alpha val="40000"/>
                             </a:prstClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+                          <w:p w14:paraId="2D3FBB1A" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
-                              <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Elevark </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>8</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
@@ -148,97 +130,80 @@
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="none" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3D64C53E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.85pt;margin-top:-4.85pt;width:82.65pt;height:28.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANTCIW8AEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSxs2MOMXWorsM&#10;27C02FmW5ViYLAkSEzt/P1JukmK7FctBESnq8b0nenM39oYdVYja2YrPZzlnykrXaLuv+PPT44c1&#10;ZxGEbYRxVlX8pCK/275/txl8qRauc6ZRgSGIjeXgK94B+DLLouxUL+LMeWXxsHWhF4Bh2GdNEAOi&#10;9yZb5HmRDS40PjipYsTsw3TItwm/bZWE720bFTBTceQGaQ1prWnNthtR7oPwnZYvNMQbWPRCW2x6&#10;gXoQINgh6H+gei2Di66FmXR95tpWS5U0oJp5/peaXSe8SlrQnOgvNsX/Byu/HX8EppuKLzmzoscn&#10;elIjsM9uZEtyZ/CxxKKdxzIYMY2vfM5HTJLosQ09/aMchufo8+niLYFJupTffCxWK84kni2L26JY&#10;EUx2ve1DhC/K9Yw2FQ/4dslScfwaYSo9l1Az6x61Men9VHporEokDqDCrmsGVptD+ClQ2ipf50iq&#10;0YS7XM+nAKdgcZvTjzNh9ji+YDgLDn5p6JL1JIIgqe29CewocIpqI+TviZjxnZiSNwnmShKrkzZ3&#10;JpOiVzwz8nXyj3Yw1iPepm3tmhN6PeBMVtziR4OcwNy7NMDEJvpPB0DxyZPrDexAAc5J6vUy0zSI&#10;r+NUdf3ytn8AAAD//wMAUEsDBBQABgAIAAAAIQB0RGtq3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NasMwEITvhb6D2EJviRw3uIlrOYTSH+ihELeQq2xtbVFrZSw5cd++m1N7GpYZZr8pdrPr&#10;xQnHYD0pWC0TEEiNN5ZaBZ8fz4sNiBA1Gd17QgU/GGBXXl8VOjf+TAc8VbEVXEIh1wq6GIdcytB0&#10;6HRY+gGJvS8/Oh35HFtpRn3mctfLNEky6bQl/tDpAR87bL6rySk4PFXTe7qvs1it3150HI6Nta9K&#10;3d7M+wcQEef4F4YLPqNDyUy1n8gE0StY3N1zknXLevGzVQaiVrDepCDLQv4fUP4CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEADUwiFvABAADBAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdERrat4AAAAIAQAADwAAAAAAAAAAAAAAAABKBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-1.85pt;margin-top:-4.85pt;width:82.65pt;height:28.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH7Y7K2wEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSxs2MOMXWorsM&#10;W7Gs2FmW5ViYLAoSEzt/P0pu42K7FfNBFiXy8fGR2t6OvWEn5YMGW/HlIudMWQmNtoeKP/18+LDh&#10;LKCwjTBgVcXPKvDb3ft328GVagUdmEZ5RiA2lIOreIfoyiwLslO9CAtwytJlC74XSKY/ZI0XA6H3&#10;JlvleZEN4BvnQaoQ6PR+uuS7hN+2SuL3tg0Kmak4ccO0+rTWcc12W1EevHCdls80xBtY9EJbSnqB&#10;uhco2NHrf6B6LT0EaHEhoc+gbbVUqQaqZpn/Vc2+E06lWkic4C4yhf8HK7+d9u7RMxw/w0gNjIIM&#10;LpSBDmM9Y+v7+CemjO5JwvNFNjUikzEov/5YrNecSbq7Km6KYh1hsjna+YBfFPQsbiruqS1JLXH6&#10;GnByfXGJySw8aGNSa1TqIXklEkdUft81A6vN0f8QTcXX+SYnUo2OuFeb5WRQg1c3efw4E+ZAk4mG&#10;Mw/4S2OXVI1FRMiY9s54dhI0ILUR8vdEzLhOTIfXCWYmSd6pNnghk6xXPLNZv7jDsR4pOm5raM6k&#10;9UDjVnFL74E4obmDNJuRTXCfjkjFJ03mCMoQDRqBlOt5XOOMvbaT1/yodn8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB0RGtq3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJviRw3&#10;uIlrOYTSH+ihELeQq2xtbVFrZSw5cd++m1N7GpYZZr8pdrPrxQnHYD0pWC0TEEiNN5ZaBZ8fz4sN&#10;iBA1Gd17QgU/GGBXXl8VOjf+TAc8VbEVXEIh1wq6GIdcytB06HRY+gGJvS8/Oh35HFtpRn3mctfL&#10;NEky6bQl/tDpAR87bL6rySk4PFXTe7qvs1it3150HI6Nta9K3d7M+wcQEef4F4YLPqNDyUy1n8gE&#10;0StY3N1zknXLevGzVQaiVrDepCDLQv4fUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;h+2OytsBAACcAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdERrat4AAAAIAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+                    <w:p w14:paraId="2D3FBB1A" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
-                        <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Elevark </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>8</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
@@ -265,516 +230,516 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    Plantecella som system</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9482" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3160"/>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="3161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="00D12272">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="6CF6854D" w14:textId="77777777" w:rsidTr="00D12272">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="009005B4">
+          <w:p w14:paraId="3E822014" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Kva dela</w:t>
             </w:r>
             <w:r w:rsidR="009005B4" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r består cella av?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="2115700A" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Funksjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="4E780221" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="09D06316" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="4864C898" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D703F2A" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36342731" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="793E4652" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+          <w:p w14:paraId="1A760621" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD5F03D" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766E1C3D" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="1A0B5446" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+          <w:p w14:paraId="651CA2DC" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A0C17E" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302BC402" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="7AE2EB14" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="3FACC936" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AFF6E7" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="139FF767" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="4D165E40" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="6E615519" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270AA395" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E325C93" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="7FFC4926" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="6E2A97D6" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730FDDBB" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BA4BD7" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="145917D4" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="0C8F330A" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA5C066" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD30AFB" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="5FD5B0B1" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="38F3CEEC" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C560255" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4657A" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="009005B4" w:rsidRPr="00C52144" w14:paraId="4E78346F" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
-[...23 lines deleted...]
-          <w:p w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+          <w:p w14:paraId="23E8590F" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AD575D" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFD4621" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00C52144" w:rsidRDefault="009005B4" w:rsidP="009005B4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00C972BD">
+    <w:p w14:paraId="748054FF" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00C972BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C972BD" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+    <w:p w14:paraId="7A49B032" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C972BD" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+    <w:p w14:paraId="77F96E37" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="00C52144" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9A87A1" wp14:editId="76521044">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12700</wp:posOffset>
@@ -788,89 +753,72 @@
                 <wp:docPr id="1" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1049655" cy="367665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:effectLst>
                           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                             <a:prstClr val="black">
                               <a:alpha val="40000"/>
                             </a:prstClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+                          <w:p w14:paraId="0255BE17" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
-                              <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Elevark </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
@@ -878,1731 +826,1692 @@
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="none" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:-4.95pt;width:82.65pt;height:28.95pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9UBVp8gEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSxs2MOMXWorsM&#10;27C02JmW5ViYLAmSEjt/P1JOk2K7FfNBFinq8fGR2tyNvWZH6YOypuLzWc6ZNMI2yuwr/vz0+GHN&#10;WYhgGtDWyIqfZOB32/fvNoMr5cJ2VjfSMwQxoRxcxbsYXZllQXSyhzCzTho8bK3vIaLp91njYUD0&#10;XmeLPC+ywfrGeStkCOh9mA75NuG3rRTxe9sGGZmuOHKLafVprWnNthso9x5cp8SZBryBRQ/KYNIL&#10;1ANEYAev/oHqlfA22DbOhO0z27ZKyFQDVjPP/6pm14GTqRYUJ7iLTOH/wYpvxx+eqQZ7x5mBHlv0&#10;JMfIPtuRLUmdwYUSg3YOw+KIboo8+wM6qeix9T39sRyG56jz6aItgQm6lN98LFYrzgSeLYvbolgR&#10;THa97XyIX6TtGW0q7rF3SVI4fg1xCn0JoWTGPiqt0Q+lTI3GqETiEKXfdc3Aan3wPwFLW+XrHEk1&#10;inCX6/lk4BQsbnP6OAO9x/GNmjNv4y8VuyQ9FUGQlPZee3YEnKJag/g9EdOug8l5k2CuJDE61WZf&#10;yCTrFc+MdJ30o10c6/HcBQQhT22bE0o+4GhW3ODbQWpR39s0x0QquE+HiBokaa43MBEZOC4p5Xm0&#10;aR5f2ynq+gC3fwAAAP//AwBQSwMEFAAGAAgAAAAhAAYBd9XeAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj09Lw0AUxO+C32F5grd2YyyxTfNSivgHPAiNQq+b7DNZzL4N2U0bv73bkx6HGWZ+U+xm&#10;24sTjd44RrhbJiCIG6cNtwifH8+LNQgfFGvVOyaEH/KwK6+vCpVrd+YDnarQiljCPlcIXQhDLqVv&#10;OrLKL91AHL0vN1oVohxbqUd1juW2l2mSZNIqw3GhUwM9dtR8V5NFODxV03u6r7NQrd5eVBiOjTGv&#10;iLc3834LItAc/sJwwY/oUEam2k2svegR0vgkICw2GxAXO3u4B1EjrNYJyLKQ//nLXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD9UBVp8gEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGAXfV3gAAAAcBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="4F9A87A1" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:-4.95pt;width:82.65pt;height:28.95pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJazvX3gEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N3bSxs2MOMXaor0M&#10;W7Gs2FmW5ViYLAoSEzt/P0puk2K7FfNBFkXq8fGRWt+OvWEH5YMGW/H5LOdMWQmNtruKv/x8vFxx&#10;FlDYRhiwquJHFfjt5uLTenClWkAHplGeEYgN5eAq3iG6MsuC7FQvwgycsuRswfcCyfS7rPFiIPTe&#10;ZIs8L7IBfOM8SBUCnT5MTr5J+G2rJH5v26CQmYoTN0yrT2sd12yzFuXOC9dp+UpDfIBFL7SlpCeo&#10;B4GC7b3+B6rX0kOAFmcS+gzaVkuVaqBq5vlf1Ww74VSqhcQJ7iRT+H+w8tth6549w/EORmpgFGRw&#10;oQx0GOsZW9/HPzFl5CcJjyfZ1IhMxkv59ediueRMku+quCmKZYTJzredD/ikoGdxU3FPbUlqicPX&#10;gFPoW0hMZuFRG5Nao1IPKSqR2KPy264ZWG32/odoKr7MVzmRanTEvVrNJ4MavLjJ48eZMDuaTDSc&#10;ecBfGrukaiwiQsa098azg6ABqY2QvydixnViOrxOMGeSFJ1qgzcyyXrHMzvrF3c41iPTRPWkbQ3N&#10;kSQfaOoqbulZEDU095BGNJIK7sseSYMkTcSYblCiaNAkpJSvUxtH7b2dos5va/MHAAD//wMAUEsD&#10;BBQABgAIAAAAIQAGAXfV3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYK3&#10;dmMssU3zUor4BzwIjUKvm+wzWcy+DdlNG7+925MehxlmflPsZtuLE43eOEa4WyYgiBunDbcInx/P&#10;izUIHxRr1TsmhB/ysCuvrwqVa3fmA52q0IpYwj5XCF0IQy6lbzqyyi/dQBy9LzdaFaIcW6lHdY7l&#10;tpdpkmTSKsNxoVMDPXbUfFeTRTg8VdN7uq+zUK3eXlQYjo0xr4i3N/N+CyLQHP7CcMGP6FBGptpN&#10;rL3oEdL4JCAsNhsQFzt7uAdRI6zWCciykP/5y18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiWs7194BAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABgF31d4AAAAHAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
+                    <w:p w14:paraId="0255BE17" w14:textId="77777777" w:rsidR="00C972BD" w:rsidRPr="009243A7" w:rsidRDefault="00C972BD" w:rsidP="00C972BD">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
-                        <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Elevark </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>Dyrecella</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> som system</w:t>
+        <w:t>Dyrecella som system</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9482" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3160"/>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="3161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="00661D8F">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="1D7046CD" w14:textId="77777777" w:rsidTr="00661D8F">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
+          <w:p w14:paraId="37061E28" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Kva</w:t>
             </w:r>
             <w:r w:rsidR="00E5754F" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> del</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00E5754F" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r består cella av?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="00BFA6D9" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Funksjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="53707CCB" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="25C2CDCA" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="7758D73F" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2646959B" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE62FC0" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="7D2CE053" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="3D5D8DBB" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4913267C" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB83DEE" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="63CB19BC" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="3DA6BC93" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="409D26F3" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EC000E" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="3655D1D4" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="01A73CC8" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D38553" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AE6B43" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="1C1AC9FF" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="155F8424" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5D0F8E" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692A7015" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="6420A84A" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="4AC3F27C" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A5763" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3750BA" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="00E5754F" w:rsidRPr="00C52144" w14:paraId="580E2353" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+          <w:p w14:paraId="53E50BFA" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150961A5" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F3B908" w14:textId="77777777" w:rsidR="00E5754F" w:rsidRPr="00C52144" w:rsidRDefault="00E5754F" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="3CB644D2" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+          <w:p w14:paraId="316E0291" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64653F3A" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B378A03" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="005832F7">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="2F8DD3A1" w14:textId="77777777" w:rsidTr="005832F7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
-[...23 lines deleted...]
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+          <w:p w14:paraId="377AFAD1" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F4E531" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nn-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6509444B" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00661D8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
+    <w:p w14:paraId="6EFC8DEB" w14:textId="77777777" w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
+    <w:p w14:paraId="69DD66AE" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Plantecella som system</w:t>
       </w:r>
       <w:r w:rsidR="004D5D8C" w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">: forslag til </w:t>
+        <w:t>: forslag til svar</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9482" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3160"/>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="3161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="62AB5F05" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
+          <w:p w14:paraId="6DB91A38" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Kva</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> del</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r består cella av?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="712FBD98" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Funksjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="4F8955BF" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="7DC1B53D" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="63692C77" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellemembran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="54DBAF6A" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>avgrense cella</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="0AE55BB7" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sleppe stoff</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> ut og inn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="1BFC25AB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>tynn hinne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00784E10" w:rsidP="00B07936">
+          <w:p w14:paraId="333DCEB7" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00784E10" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>rør</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
+          <w:p w14:paraId="653001CB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sekkform</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="424C49EE" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="0B52E5F7" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellekjerne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="064CF180" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>beskytte arvestoffet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="50D97AE3" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sekk</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>forma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="4396D893" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="03BD05C8" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>arvestoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00F82BBC" w:rsidP="00B07936">
+          <w:p w14:paraId="059386BA" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00F82BBC" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>bestemme</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> k</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>va som skjer i cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="07A44279" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>lange, tynne trådar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="5D7D655A" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="0CFF5739" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellevæske</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="3AC1D4B0" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>frakte stoff</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="39093982" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>stive opp cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="31EFF456" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>fyller he</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>le cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="6DC5271C" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="2EA60CEE" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>små blærer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="334ADB22" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>transport</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="59C56491" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>nedbryt</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="04AFF7E1" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>kuleforma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="20B67D35" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="3F7A5C1A" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>stor blære (vakuole)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
+          <w:p w14:paraId="542C1FE5" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>lagre stoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="3BD074D9" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sekk</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>forma</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
+          <w:p w14:paraId="471F8ECF" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>kan skrump</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>ast og utvidast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="271C9516" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="13EE2436" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>mitokondria</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00677D09" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="31EFE9CF" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00677D09" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">hente ut energi gjennom </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>cellea</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>nding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="5BE97AE5" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>bønneforma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="3992A7AD" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="0E902411" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>kloroplastar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="4AC4670F" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>drive fotosyntese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="6BB27DD8" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>bønneforma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="0CB84B90" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="4A377A61" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellevegg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="4D5EAF9B" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>stive opp cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00784E10">
+          <w:p w14:paraId="4483BB61" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00784E10">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">lite </w:t>
             </w:r>
             <w:r w:rsidR="00784E10" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
@@ -2614,911 +2523,889 @@
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>g, stiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
+    <w:p w14:paraId="15378631" w14:textId="77777777" w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
+    <w:p w14:paraId="0E23C618" w14:textId="77777777" w:rsidR="00BA67B9" w:rsidRPr="00C52144" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dyrecella</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> som system</w:t>
+        <w:t>Dyrecella som system</w:t>
       </w:r>
       <w:r w:rsidR="004D5D8C" w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">: forslag til </w:t>
+        <w:t>: forslag til svar</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9482" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3160"/>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="3161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="6CD9FEC2" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="0D73345A" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Kva dela</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r består cella av?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="17AC2BED" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Funksjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="431DE4A9" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="5818F205" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="020F50BE" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellemembran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="20992AAB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>avgrense cella</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
+          <w:p w14:paraId="2F06AAF5" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sle</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>ppe stoff ut og inn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="2DD93267" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>tynn hinne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00784E10" w:rsidP="00B07936">
+          <w:p w14:paraId="006F5225" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="00784E10" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>rør</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
+          <w:p w14:paraId="49AEF5CF" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sekkform</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="346D1472" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="50099DBB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellekjerne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="1BF4E8B3" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>beskytte arvestoffet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
+          <w:p w14:paraId="1D8FE5BC" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="002E0796">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>sekkform</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="1FA7E36F" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="57B62743" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>arvestoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00F82BBC">
+          <w:p w14:paraId="020D2AFB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00F82BBC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>bestemme</w:t>
             </w:r>
             <w:r w:rsidR="002E0796" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> k</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>va som skjer i cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="4E369967" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>lange, tynne trådar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="3C4B7EEF" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="06CCC9BB" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>cellevæske</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="7963CB72" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>frakte stoffer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="0480BD51" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>stive opp cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="59EB8B4A" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>fyller hele cella</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="67134D48" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="375163A0" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>små blærer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
+          <w:p w14:paraId="4867D1EF" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>transport</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="51ED8B60" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>nedbryt</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="2108BBA4" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>kuleforma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidTr="00B07936">
+      <w:tr w:rsidR="005832F7" w:rsidRPr="00C52144" w14:paraId="2147DE85" w14:textId="77777777" w:rsidTr="00B07936">
         <w:trPr>
           <w:trHeight w:val="1637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="6A88A0AA" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>mitokondria</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00677D09" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="16888DF9" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00677D09" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">hente ut energi gjennom </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>cellea</w:t>
             </w:r>
             <w:r w:rsidR="005832F7" w:rsidRPr="00677D09">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>nding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
+          <w:p w14:paraId="0FBB58BC" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="002E0796" w:rsidP="00B07936">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52144">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>bønneforma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="005832F7">
+    <w:p w14:paraId="5D304CF6" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7" w:rsidP="005832F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7">
+    <w:p w14:paraId="21055F7F" w14:textId="77777777" w:rsidR="005832F7" w:rsidRPr="00C52144" w:rsidRDefault="005832F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5D8C" w:rsidRPr="00C52144" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
+    <w:p w14:paraId="662D54B7" w14:textId="66261E6B" w:rsidR="004D5D8C" w:rsidRPr="00C52144" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
       <w:pPr>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4546E64E" wp14:editId="4BFE23DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>128905</wp:posOffset>
                 </wp:positionH>
@@ -3531,89 +3418,72 @@
                 <wp:docPr id="2" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1049655" cy="367665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:effectLst>
                           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                             <a:prstClr val="black">
                               <a:alpha val="40000"/>
                             </a:prstClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="004D5D8C" w:rsidRPr="009243A7" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
+                          <w:p w14:paraId="3709EB1E" w14:textId="77777777" w:rsidR="004D5D8C" w:rsidRPr="009243A7" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
-                              <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Elevark </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009243A7">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
@@ -3621,701 +3491,549 @@
                                   <w14:schemeClr w14:val="tx1"/>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="none" rtlCol="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.15pt;margin-top:-5.35pt;width:82.65pt;height:28.95pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgjdju8gEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJ2my1R0xXsarkg&#10;QHQRZ8dxGgvHY9luk/57Zpx+rOCGyMHxjMdv3rwZbx7G3rCj8kGDrfh8lnOmrIRG233Ff7w8v1tz&#10;FqKwjTBgVcVPKvCH7ds3m8GVagEdmEZ5hiA2lIOreBejK7MsyE71IszAKYuHLfheRDT9Pmu8GBC9&#10;N9kiz4tsAN84D1KFgN6n6ZBvE37bKhm/tm1QkZmKI7eYVp/WmtZsuxHl3gvXaXmmIf6BRS+0xaRX&#10;qCcRBTt4/RdUr6WHAG2cSegzaFstVaoBq5nnf1Sz64RTqRYUJ7irTOH/wcovx2+e6abiC86s6LFF&#10;L2qM7COMbEnqDC6UGLRzGBZHdGOXL/6ATip6bH1PfyyH4TnqfLpqS2CSLuV374vVijOJZ8vivihW&#10;BJPdbjsf4icFPaNNxT32Lkkqjp9DnEIvIZTMwrM2JvVPpUZjVCJxiMrvumZgtTn47wJLW+XrHEk1&#10;mnCX6/lk4BQs7nP6OBNmj+MbDWce4k8duyQ9FUGQlPbReHYUOEW1EfLXRMy4TkzOuwRzI4nRqTa4&#10;kEnWK54Z6TrpR7s41uO5CwhCnhqaE0o+4GhW3OLbQWrRPEKaYyIV3IdDRA2SNLcbmIgMHJeU8jza&#10;NI+v7RR1e4Db3wAAAP//AwBQSwMEFAAGAAgAAAAhAMF7QMfgAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01Lw0AQhu+C/2EZwVu7aaxpiZmUIn6AB6FR8LrJjslidjZkN238925P9ji8D+/7TLGb&#10;bS+ONHrjGGG1TEAQN04bbhE+P54XWxA+KNaqd0wIv+RhV15fFSrX7sQHOlahFbGEfa4QuhCGXErf&#10;dGSVX7qBOGbfbrQqxHNspR7VKZbbXqZJkkmrDMeFTg302FHzU00W4fBUTe/pvs5CtX57UWH4aox5&#10;Rby9mfcPIALN4R+Gs35UhzI61W5i7UWPkCZ3kURYrJINiDOwvc9A1AjrTQqyLOTlB+UfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACCN2O7yAQAAyAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMF7QMfgAAAACQEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="4546E64E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.15pt;margin-top:-5.35pt;width:82.65pt;height:28.95pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbkb1o3wEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSxs2MOMXaor0M&#10;W9Fs2FmW5ViYLAoSEzt/P0pukqK7DfNBFkXq8fGRWt+OvWEH5YMGW/H5LOdMWQmNtruK//zx+GnF&#10;WUBhG2HAqoofVeC3m48f1oMr1QI6MI3yjEBsKAdX8Q7RlVkWZKd6EWbglCVnC74XSKbfZY0XA6H3&#10;JlvkeZEN4BvnQaoQ6PRhcvJNwm9bJfF72waFzFScuGFafVrruGabtSh3XrhOy1ca4h9Y9EJbSnqG&#10;ehAo2N7rv6B6LT0EaHEmoc+gbbVUqQaqZp6/q2bbCadSLSROcGeZwv+Dld8OW/fsGY53MFIDoyCD&#10;C2Wgw1jP2Po+/okpIz9JeDzLpkZkMl7Krz8XyyVnknxXxU1RLCNMdrntfMAnBT2Lm4p7aktSSxy+&#10;BpxCTyExmYVHbUxqjUo9pKhEYo/Kb7tmYLXZ+xfRVHyZr3Ii1eiIe7WaTwY1eHGTx48zYXY0mWg4&#10;84C/NHZJ1VhEhIxp741nB0EDUhshf0/EjOvEdHidYC4kKTrVBicyyXrDM7voF3c41iPTRHVx0raG&#10;5kiSDzR1Fbf0LIgamntIIxpJBfdlj6RBkiZiTDcoUTRoElLK16mNo/bWTlGXt7X5AwAA//8DAFBL&#10;AwQUAAYACAAAACEAwXtAx+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnB&#10;W7tprGmJmZQifoAHoVHwusmOyWJ2NmQ3bfz3bk/2OLwP7/tMsZttL440euMYYbVMQBA3ThtuET4/&#10;nhdbED4o1qp3TAi/5GFXXl8VKtfuxAc6VqEVsYR9rhC6EIZcSt90ZJVfuoE4Zt9utCrEc2ylHtUp&#10;lttepkmSSasMx4VODfTYUfNTTRbh8FRN7+m+zkK1fntRYfhqjHlFvL2Z9w8gAs3hH4azflSHMjrV&#10;bmLtRY+QJneRRFiskg2IM7C9z0DUCOtNCrIs5OUH5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAW5G9aN8BAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwXtAx+AAAAAJAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="004D5D8C" w:rsidRPr="009243A7" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
+                    <w:p w14:paraId="3709EB1E" w14:textId="77777777" w:rsidR="004D5D8C" w:rsidRPr="009243A7" w:rsidRDefault="004D5D8C" w:rsidP="004D5D8C">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
-                        <w:t>Elevark</w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Elevark </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009243A7">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:shadow w14:blurRad="0" w14:dist="38100" w14:dir="1800000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:schemeClr w14:val="tx1"/>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00F768F5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>Et</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C52144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>Spiseleg cellemodell</w:t>
+        <w:t>eleg cellemodell</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="7417D88E" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">De skal planlegge korleis de skal lage ein </w:t>
-[...15 lines deleted...]
-        <w:t>cellemodell. Modellen skal de lage som lekse. Modellen skal de lage av gelé, godteri, kake, deig, frukt, grønsaker eller noko anna eteleg.</w:t>
+        <w:t>De skal planlegge korleis de skal lage ein eteleg og tredimensjonal cellemodell. Modellen skal de lage som lekse. Modellen skal de lage av gelé, godteri, kake, deig, frukt, grønsaker eller noko anna eteleg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="51DBA4E3" w14:textId="028D5224" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>Fullfør og b</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ruk arka </w:t>
+        <w:t xml:space="preserve">Fullfør og bruk arka </w:t>
       </w:r>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plante- og </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> som system </w:t>
+        <w:t xml:space="preserve">Plante- og dyrecelle som system </w:t>
       </w:r>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>som seier</w:t>
+        <w:t xml:space="preserve">som seier noko om form og funksjon til dei ulike delane. Bruk </w:t>
+      </w:r>
+      <w:r w:rsidR="00F768F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>læringsstien Celler på v</w:t>
       </w:r>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noko om form og funksjon til dei ulike delane. Bruk </w:t>
+        <w:t>iten</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00677D09">
+      <w:r w:rsidR="00F768F5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>Viten</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">-objektet </w:t>
+        <w:t>.no</w:t>
       </w:r>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> til celler for å finne ut meir om dei ulike delane i cella.</w:t>
+        <w:t xml:space="preserve"> for å finne ut meir om dei ulike delane i cella.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="7251887B" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>Avklar med lærar kva celletype de skal lage. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="3CEDC5BA" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>Vel ingrediensar/pynt for å få fram form og funksjon til dei ulike delane. Finn også ut om nokre av dykk har</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> allergiar.</w:t>
+        <w:t>Vel ingrediensar/pynt for å få fram form og funksjon til dei ulike delane. Finn også ut om nokre av dykk har allergiar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="08C751E8" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>Den ferdige modellen skal visast fram for resten av klassen saman med ein kort tekst som fortel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="619DE2E2" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
-        <w:t>kva sla</w:t>
-[...7 lines deleted...]
-        <w:t>gs celletype det er</w:t>
+        <w:t>kva slags celletype det er</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="0115DB63" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>kva delar de har teke med i modellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="3E8E0BEE" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>funksjonen til dei ulike delane</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
+    <w:p w14:paraId="6A6C6E52" w14:textId="77777777" w:rsidR="00747517" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00677D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>Alle på gruppa må bidra med å lage modellen og plakaten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455753" w:rsidRDefault="00455753" w:rsidP="00455753">
+    <w:p w14:paraId="5CD12251" w14:textId="77777777" w:rsidR="00455753" w:rsidRDefault="00455753" w:rsidP="00455753">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677D09" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00455753">
+    <w:p w14:paraId="5E1E7828" w14:textId="77777777" w:rsidR="00677D09" w:rsidRPr="00677D09" w:rsidRDefault="00677D09" w:rsidP="00455753">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00455753" w:rsidRPr="00677D09" w:rsidRDefault="00455753" w:rsidP="00455753">
+    <w:p w14:paraId="51F4849A" w14:textId="77777777" w:rsidR="00455753" w:rsidRPr="00677D09" w:rsidRDefault="00455753" w:rsidP="00455753">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>Vurderingskriterier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A935F9" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
+    <w:p w14:paraId="2C8FDB44" w14:textId="77777777" w:rsidR="00A935F9" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>modellen viser kjenneteikn for celletypen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A935F9" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
+    <w:p w14:paraId="25DB98F2" w14:textId="77777777" w:rsidR="00A935F9" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>ingrediensar/pynt illustrerer form og funksjon til dei ulike delane av cella</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009005B4" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
+    <w:p w14:paraId="74873C33" w14:textId="77777777" w:rsidR="009005B4" w:rsidRPr="00677D09" w:rsidRDefault="00A935F9" w:rsidP="00A935F9">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>tekstplakaten forklarer funksjonen til dei ulike delane av cella</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009005B4" w:rsidRPr="00677D09">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="053D20E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F12E1334"/>
     <w:lvl w:ilvl="0" w:tplc="E46EEE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="510" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="727A570E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4411,51 +4129,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B58106E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E955F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA7E7100"/>
     <w:lvl w:ilvl="0" w:tplc="BD62DC54">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD62DC54">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4501,51 +4219,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FCD264B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CF21920"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4614,51 +4332,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC74FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62EC5D28"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4727,51 +4445,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36B33DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A212257C"/>
     <w:lvl w:ilvl="0" w:tplc="8A8A59B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="945" w:hanging="585"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4839,51 +4557,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385D132D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61D455E6"/>
     <w:lvl w:ilvl="0" w:tplc="0414000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4925,51 +4643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F895A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="098A436E"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1305" w:hanging="585"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5038,51 +4756,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="627D1A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F2CF3F0"/>
     <w:lvl w:ilvl="0" w:tplc="DB501FA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6792AB24">
       <w:start w:val="5195"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5178,51 +4896,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A2F05E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7D117C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA88F53E"/>
     <w:lvl w:ilvl="0" w:tplc="8A8A59B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1305" w:hanging="585"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5290,51 +5008,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB0726B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EC6057A"/>
     <w:lvl w:ilvl="0" w:tplc="0414000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5376,624 +5094,556 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1267345793">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="654990501">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1267545896">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1697778236">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1629894269">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1752653553">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1019508457">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1276057596">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1069886142">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="934438320">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009005B4"/>
+    <w:rsid w:val="0006704A"/>
     <w:rsid w:val="002E0796"/>
     <w:rsid w:val="00455753"/>
     <w:rsid w:val="00462AC1"/>
     <w:rsid w:val="0047761D"/>
     <w:rsid w:val="004D5D8C"/>
     <w:rsid w:val="005832F7"/>
     <w:rsid w:val="00677D09"/>
+    <w:rsid w:val="00747517"/>
     <w:rsid w:val="00784E10"/>
     <w:rsid w:val="009005B4"/>
     <w:rsid w:val="00A935F9"/>
     <w:rsid w:val="00AC6309"/>
     <w:rsid w:val="00BA67B9"/>
     <w:rsid w:val="00C52144"/>
     <w:rsid w:val="00C972BD"/>
     <w:rsid w:val="00D12272"/>
     <w:rsid w:val="00DD5054"/>
     <w:rsid w:val="00E5754F"/>
     <w:rsid w:val="00E975B9"/>
     <w:rsid w:val="00F66491"/>
+    <w:rsid w:val="00F768F5"/>
     <w:rsid w:val="00F82BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="23D33FC4"/>
+  <w15:docId w15:val="{C517C566-5427-4C01-9F6B-C2ECD175E7B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...307 lines deleted...]
-    <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tittel">
     <w:name w:val="Title"/>
@@ -6103,51 +5753,51 @@
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C52144"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00677D09"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="764153677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="206918129">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="120"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6412,51 +6062,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1813014410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viten.no/?celler-oppbygning_nn" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viten.no/?celler-oppbygning_nn" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viten.no/?celler-oppbygning_nn" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6721,65 +6371,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEBC21B1-6259-44EA-AD56-421679F13704}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>371</Words>
-  <Characters>2146</Characters>
+  <Words>364</Words>
+  <Characters>1932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2413</CharactersWithSpaces>
+  <CharactersWithSpaces>2292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aud Ragnhild V K Skår</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>