--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -21,53 +21,51 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_126_12068907.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId5"/>
     <p:sldId id="265" r:id="rId6"/>
     <p:sldId id="266" r:id="rId7"/>
     <p:sldId id="267" r:id="rId8"/>
     <p:sldId id="268" r:id="rId9"/>
@@ -201,59 +199,50 @@
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...7 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Middels stil 2 – utheving 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -1007,326 +996,158 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="186" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{F9BB48BC-4BDB-0451-1D7D-10259289DAE5}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{F9BB48BC-4BDB-0451-1D7D-10259289DAE5}" dt="2026-03-30T08:46:21.004" v="3"/>
+    <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:28:12.017" v="912"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modNotes">
-        <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{F9BB48BC-4BDB-0451-1D7D-10259289DAE5}" dt="2026-03-30T08:46:21.004" v="3"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:28:12.017" v="912"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1365457233" sldId="289"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:28:12.017" v="912"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1365457233" sldId="289"/>
+            <ac:spMk id="4" creationId="{52F8D909-BCC4-D425-92E8-833F22957472}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:27:59.978" v="910" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3540772781" sldId="292"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...16 lines deleted...]
-          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-03-30T07:40:54.431" v="741" actId="14100"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:27:59.978" v="910" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1618659804" sldId="285"/>
-[...83 lines deleted...]
-            <pc:docMk/>
             <pc:sldMk cId="3540772781" sldId="292"/>
-            <ac:picMk id="7" creationId="{9EA12762-9629-FE92-4D68-81F9A6F0E189}"/>
-[...37 lines deleted...]
-            <ac:spMk id="3" creationId="{3D25FFE3-1FA5-13BD-9C19-8743EA58FF50}"/>
+            <ac:spMk id="4" creationId="{33AAB359-2B69-0BD8-50D9-C2A098F9E8CB}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
     <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{2E777F40-9807-CF60-7429-D11C9B808E62}"/>
     <pc:docChg chg="delSld modSld">
       <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{2E777F40-9807-CF60-7429-D11C9B808E62}" dt="2026-04-20T11:18:50.809" v="15" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-[...5 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="modSp">
         <pc:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{2E777F40-9807-CF60-7429-D11C9B808E62}" dt="2026-04-20T11:18:50.809" v="15" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1218833483" sldId="295"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{2E777F40-9807-CF60-7429-D11C9B808E62}" dt="2026-04-20T11:18:13.216" v="2" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1218833483" sldId="295"/>
             <ac:spMk id="2" creationId="{1C45112C-9B15-E115-7CA9-0C14E34A7A6A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Berit Reitan" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD" clId="Web-{2E777F40-9807-CF60-7429-D11C9B808E62}" dt="2026-04-20T11:18:50.809" v="15" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1218833483" sldId="295"/>
             <ac:spMk id="3" creationId="{3D25FFE3-1FA5-13BD-9C19-8743EA58FF50}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
-  <pc:docChgLst>
-[...22 lines deleted...]
-  </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...24 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1371,51 +1192,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83470A46-C164-4325-BDB0-77CD0E840040}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2011,51 +1832,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere undertittelstil i malen</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2181,51 +2002,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2361,51 +2182,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2531,51 +2352,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2777,51 +2598,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3009,51 +2830,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3376,51 +3197,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3494,51 +3315,51 @@
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3589,51 +3410,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3866,51 +3687,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4119,51 +3940,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4336,51 +4157,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/21/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4729,63 +4550,63 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_126_12068907.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8WrMCdnSnqc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
@@ -4833,69 +4654,50 @@
           <a:xfrm>
             <a:off x="1394691" y="4064000"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" b="1"/>
               <a:t>Økt 3 </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" b="1"/>
             </a:br>
             <a:r>
               <a:rPr lang="nb-NO" b="1"/>
               <a:t>Bærekraftig mat </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US"/>
             </a:br>
-            <a:endParaRPr lang="en-US"/>
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -4988,88 +4790,50 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400"/>
               <a:t>I Norge har Helsedirektoratet laget en liste over kostråd.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400"/>
               <a:t>Listen inneholder råd som anbefales for å få og opprettholde god helse hele livet. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400"/>
               <a:t>Helsedirektoratet skriver også at: «Følger du kostrådene spiser du ikke bare sunt. Du gjør også et godt valg for klima og miljø.»</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" sz="2600"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...36 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TekstSylinder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328862A4-D912-8E4B-8B72-0F8E1AFC7AC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="674204" y="1427508"/>
             <a:ext cx="304800" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="15875">
             <a:noFill/>
@@ -5078,66 +4842,174 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Bilde 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58620B70-7C57-54F7-660E-C205F8A38872}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:srcRect l="7642" t="7756" r="13504" b="1191"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9841022" y="267307"/>
             <a:ext cx="1970527" cy="1867711"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TekstSylinder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52F8D909-BCC4-D425-92E8-833F22957472}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674204" y="1052713"/>
+            <a:ext cx="5040247" cy="5386090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="1" dirty="0"/>
+              <a:t>Kostrådene</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Ha et variert kosthold, velg mest mat fra planteriket og spis med glede</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Frukt, bær eller grønnsaker bør være en del av alle måltider</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>La grovt brød eller andre fullkornsprodukter være en del av flere måltider hver dag</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Velg oftere fisk og sjømat, bønner og linser enn rødt kjøtt. Spis minst mulig bearbeidet kjøtt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Ha et daglig inntak av melk og meieriprodukter. Velg produkter med mindre fett.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Godteri, snacks og søte bakervarer bør begrenses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Drikk vann!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365457233"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5435,122 +5307,192 @@
               <a:rPr lang="nb-NO" sz="2200"/>
               <a:t>Velg ett av kostrådene</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200"/>
               <a:t>Identifiser hvilke dimensjoner av bærekraftig utvikling du kan finne som begrunnelse for kostrådet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200"/>
               <a:t>Jeg tror at det viktigste er å øke/minke den norske befolkningens inntak av …….…………, fordi……………………………………</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...36 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TekstSylinder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A360ABF-3C9F-4986-8B12-4EDFD954666E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6608613" y="1407985"/>
             <a:ext cx="304800" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="15875">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TekstSylinder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33AAB359-2B69-0BD8-50D9-C2A098F9E8CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6608613" y="1106785"/>
+            <a:ext cx="5040247" cy="5386090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="1" dirty="0"/>
+              <a:t>Kostrådene</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Ha et variert kosthold, velg mest mat fra planteriket og spis med glede</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Frukt, bær eller grønnsaker bør være en del av alle måltider</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>La grovt brød eller andre fullkornsprodukter være en del av flere måltider hver dag</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Velg oftere fisk og sjømat, bønner og linser enn rødt kjøtt. Spis minst mulig bearbeidet kjøtt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Ha et daglig inntak av melk og meieriprodukter. Velg produkter med mindre fett.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Godteri, snacks og søte bakervarer bør begrenses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1600" dirty="0"/>
+              <a:t>Drikk vann!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3540772781"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6236,55 +6178,50 @@
                       <a:endParaRPr lang="nb-NO" sz="1600"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4276007380"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="302418183"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7980,70 +7917,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010010387ADC35EFBE4190805F03DBBE7F3E" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="894e1720f9c38f846966cb215f905c0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b16f540e-7aab-4e8b-9466-45a66b8a1a61" xmlns:ns3="c745b698-e463-48ca-9abc-0c646366a5e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e4d371c3d80cca671e4d2c57204f561" ns2:_="" ns3:_="">
     <xsd:import namespace="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
     <xsd:import namespace="c745b698-e463-48ca-9abc-0c646366a5e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -8186,140 +8103,175 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b16f540e-7aab-4e8b-9466-45a66b8a1a61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c745b698-e463-48ca-9abc-0c646366a5e7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87D45887-5856-4C7D-B627-4A84A44BBA53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
     <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB7FA8E0-B904-47A7-B477-6C1E402F9FA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3F3D8F0-6AC8-4F1E-943A-A29C4DD7ECDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>692</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>99</Paragraphs>
   <Slides>14</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Brukte skrifter</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Økt 3  Bærekraftig mat  </vt:lpstr>
       <vt:lpstr>3A Bærekraftige produktvalg</vt:lpstr>
       <vt:lpstr>3A Bærekraftige produktvalg</vt:lpstr>
       <vt:lpstr>3A Bærekraftige produktvalg</vt:lpstr>
       <vt:lpstr>3A Bærekraftige produktvalg</vt:lpstr>
       <vt:lpstr>3A Hva er bærekraftig utvikling?</vt:lpstr>
       <vt:lpstr>3A Bærekraftige produktvalg</vt:lpstr>
       <vt:lpstr>3B Bærekraftig matproduksjon</vt:lpstr>
       <vt:lpstr>3B Bærekraftig matproduksjon</vt:lpstr>
       <vt:lpstr>3B </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentasjon</vt:lpstr>
       <vt:lpstr>3C</vt:lpstr>
       <vt:lpstr>3D Oppsummering</vt:lpstr>
       <vt:lpstr>3E Oppsummering i grupper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Matproduksjon og dyrevelferd</dc:title>
   <dc:creator>Majken Korsager</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010010387ADC35EFBE4190805F03DBBE7F3E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>