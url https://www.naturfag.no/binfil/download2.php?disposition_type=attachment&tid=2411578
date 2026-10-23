--- v2 (2026-08-28)
+++ v3 (2026-10-23)
@@ -202,67 +202,245 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="9EDF6D"/>
     <a:srgbClr val="70DCB8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Middels stil 2 – utheving 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="16980" autoAdjust="0"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="16991" autoAdjust="0"/>
+    <p:restoredTop sz="94658"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="96" d="100"/>
+          <a:sy n="96" d="100"/>
         </p:scale>
-        <p:origin x="460" y="52"/>
+        <p:origin x="1038" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -326,51 +504,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C50203DF-51E7-4659-98A4-DEC9FC690D70}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1268,51 +1446,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEFC756-51AF-19BA-9237-3BF9495C505B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711417CE-CF15-4D39-5959-CE0B3D1F12D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1466,51 +1644,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C28F1548-1D2B-82A4-07E3-9678B26A6768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926008B8-4774-516A-10FB-4E282E951DB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1674,51 +1852,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB61C66-E6CA-C537-90E4-A29C6225F430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB4A8B3-40E5-72B0-C8D0-D77BC609AE7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1872,51 +2050,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01F3549-2352-517C-2B72-249FD0B64DBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85EEC5DD-9B62-6830-B0BE-C0071C339D81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2147,51 +2325,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9238DF-9677-7122-1175-F28C1AFA355C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE8DEFE-8BC4-6D09-8714-A8AE837F18B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2412,51 +2590,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE37AAD-1FB5-B307-FC3A-C6F0CA9AF893}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3A5DE6-EAAD-B51D-58A6-6E0E2EB7C381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2824,51 +3002,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D419BA-7E87-B777-6386-A78AC3CA8C42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0280D71-8A46-D19A-A9D8-0481294AD5AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2965,51 +3143,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA35D9FC-279D-3FC3-A873-BB1DD241273C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08B426C-2989-8086-0181-68E14B5BB7B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3078,51 +3256,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B05D15D-4554-1528-CF80-320AD31C0BB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E21EB5-C19F-6A84-DD7B-AACA65C19754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3389,51 +3567,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60179D3-4A80-9143-BD6D-7EB5573F3D38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE025223-74F8-6EBE-7073-FD51A6FA9987}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3677,51 +3855,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB265B69-5479-8BE8-6091-CE810766728B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3001051C-C911-608C-E899-56FF11BBE8B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3922,51 +4100,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>25.08.2026</a:t>
+              <a:t>31.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BC1339-0841-5099-F559-34F8AC2E59E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4359,59 +4537,59 @@
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrk.no/video/en-mygg-blir-til_67835" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -4631,51 +4809,51 @@
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="5200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:glow rad="190500">
                     <a:schemeClr val="accent3">
                       <a:lumMod val="50000"/>
                       <a:alpha val="21000"/>
                     </a:schemeClr>
                   </a:glow>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Hva og hvem trenger myggen?</a:t>
+              <a:t>Kva og kven treng myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1761036279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
@@ -4699,124 +4877,95 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D402F8C1-CC38-7F94-02BC-2B064B590742}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Vi svarar på spørsmålet saman</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A649B6-541B-E803-7737-D1D66530BDB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:rPr lang="nn-NO" b="1" dirty="0"/>
               <a:t>Kva og kven treng myggen?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...22 lines deleted...]
-              <a:t> vi det ut?</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Kva fann vi ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Korleis fann vi det ut?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="130309221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
@@ -4840,92 +4989,116 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546C42A1-6A7C-4EFB-BA4F-B94C919A093D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Hva og hvem trenger myggen?</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Kva og kven treng myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{150C8113-0D31-773A-9131-7A47FEC7F3A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Gjennom leken opplevde vi hva som skjer med myggen når ressursene, i form av nektar, vann og bolig, endrer seg.</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Gjennom leiken opplevde vi kva som skjer med myggen når ressursane, i form av nektar, vatn og </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0" err="1"/>
+              <a:t>bolig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>, endrar seg.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Gjennom </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0" err="1"/>
+              <a:t>artskorta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t> fann vi ut korleis myggen inngår i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0" err="1"/>
+              <a:t>næringsnettet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t> og er mat for mange artar.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3768367523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
@@ -5074,51 +5247,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Bilde 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E051376-9A2F-B789-D3F7-A4D4E7FEA8CC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -5176,51 +5349,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="nb-NO" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="nn-NO" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Visste du at …</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Snakkeboble: rektangel med avrundede hjørner 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C2CCCC8-C8C1-557D-68F0-4A13684C3546}"/>
               </a:ext>
@@ -5250,52 +5423,52 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>En flaggermus kan spise 3000 mygg i løpet av en natt!</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Ei flaggermus kan ete 3000 mygg i løpet av ei natt!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Snakkeboble: rektangel med avrundede hjørner 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12563166-DC20-4177-015E-E4860736087C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7865853" y="2075502"/>
             <a:ext cx="3508276" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -4954"/>
               <a:gd name="adj2" fmla="val 92721"/>
@@ -5311,52 +5484,52 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>I Norge kjenner vi til rundt 1500 arter av mygg!</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>I Noreg kjenner vi til rundt 1500 artar av mygg.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Snakkeboble: rektangel med avrundede hjørner 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF0467BF-C491-12F6-C67B-76BA39363E42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717899" y="2662775"/>
             <a:ext cx="3454708" cy="1195488"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -3176"/>
               <a:gd name="adj2" fmla="val 92756"/>
@@ -5372,52 +5545,56 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Hunnstikkmyggen kan drikke tre ganger sin egen kroppsvekt med blod!</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>Hostikkmyggen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t> kan drikke tre gongar si eiga kroppsvekt i blod!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Snakkeboble: rektangel med avrundede hjørner 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58A7191-B46A-C899-02CA-13C8672A1317}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="817871" y="4962525"/>
             <a:ext cx="4176450" cy="1262657"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -39601"/>
               <a:gd name="adj2" fmla="val 82630"/>
@@ -5433,52 +5610,52 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Hos flommyggen kan eggene ligge tørt i flere år i påvente av flom, før de klekker.</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Hos flaummyggen kan egga ligge tørt i fleire år i påvente av flaum, før dei klekker.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Snakkeboble: rektangel med avrundede hjørner 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9F19F75-D8DA-199B-F13D-0B27CEB0B3F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7865853" y="4350009"/>
             <a:ext cx="3508276" cy="1208400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 44881"/>
               <a:gd name="adj2" fmla="val 94773"/>
@@ -5494,52 +5671,52 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Det er en type mygg (kakaoknotten) som sørger for at vi får sjokolade!</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Det er ein type mygg (kakaoknotten) som sørger for at vi får sjokolade!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545409956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -5824,54 +6001,53 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8FC4015-ACE1-859E-452E-B6273F6E9342}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" dirty="0"/>
               <a:t>Individ og populasjon</a:t>
             </a:r>
-            <a:endParaRPr lang="nn-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Plassholder for innhold 4" descr="Tegning av en mygg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC8CD42-6C46-CC1A-D6DE-56A74BDF40B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -5880,66 +6056,66 @@
           <a:srcRect l="23418" t="36923" r="58396" b="38872"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1870952" y="3268901"/>
             <a:ext cx="1895826" cy="1419422"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TekstSylinder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D34CA1B-0C80-2E53-4740-B36171B869ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1870952" y="2432233"/>
-            <a:ext cx="2597285" cy="430887"/>
+            <a:ext cx="3232676" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>En mygg = et individ</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Ein mygg = eit individ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Plassholder for innhold 4" descr="Tegning av seks mygg.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ADD4B03-1DE8-6AE0-8848-7B54BAB25DB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -5964,52 +6140,52 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FECCEEA-7C80-B7DF-D19C-9B0555AE0D0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6498879" y="2432233"/>
             <a:ext cx="4073717" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Flere mygg = en populasjon</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Fleire mygg = ein populasjon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Snakkeboble: rektangel med avrundede hjørner 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0FC6D7-4FE3-79DC-CF75-34AF5C1F1E93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8820932" y="5180980"/>
             <a:ext cx="2920025" cy="1208390"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -40405"/>
               <a:gd name="adj2" fmla="val -89788"/>
@@ -6017,52 +6193,52 @@
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Hvor mange individer består denne populasjonen av?</a:t>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Kor mange individ består denne populasjonen av?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1141692924"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -6240,52 +6416,56 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tittel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7AA48C2-CF53-4DA0-0E0F-F418716DBFED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Endringer i populasjon av mygg</a:t>
+              <a:rPr lang="nn-NO" dirty="0" err="1"/>
+              <a:t>Endringer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t> i populasjon av mygg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF01CFEE-B036-43C6-B11E-F7554E7AE8F4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
@@ -6302,51 +6482,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bilde 4" descr="Bilde av mygg på et blad.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{797B0D01-3763-54F0-D562-A8EFBFB0FA6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6457,65 +6637,68 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D61DAD4-5EE8-6E3A-69F9-13FD991C8B46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7531610" y="2434201"/>
             <a:ext cx="4319014" cy="3742762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-              <a:t>Hvis alle elevene i klassen er mygg, hvor stor er populasjonen av mygg i dette rommet?</a:t>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Kva skjedde med populasjonen av mygg i uteleiken?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Kva påverka populasjonen av mygg?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Dersom alle elevane i klassen er mygg, kor stor er populasjonen av mygg i dette rommet?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2148512633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
@@ -6541,117 +6724,121 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2844429-8B7B-15A4-7FF6-A2CA4641C6DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Skriv ned spørsmålene</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Skriv ned spørsmåla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED60975-E6EE-6F8C-BA32-30764D13BB78}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5650149" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="514350" lvl="0" indent="-514350" fontAlgn="base">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Kva for fire livsfasar har myggen?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-514350" fontAlgn="base">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Kvar lev myggen i dei fire livsfasane?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:t>Sjå filmen om myggen, og prøv å finne svar.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nn-NO" sz="2000" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nn-NO" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bilde 6" descr="Skjermdump av film.">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A76865-4E97-0544-D88D-12A096451576}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -6833,51 +7020,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rectangle 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E81BF4F6-F2CF-4984-9D14-D6966D92F99F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -6900,140 +7087,141 @@
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82089066-2FE8-B5ED-BE7A-098344264994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="761803" y="350196"/>
             <a:ext cx="4646904" cy="1624520"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="4000" dirty="0"/>
-              <a:t>Hvor trives myggen best?</a:t>
+              <a:rPr lang="nn-NO" sz="4000" dirty="0"/>
+              <a:t>Kvar trivst myggen best?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TekstSylinder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1E4F60-FF72-2F5A-1C97-BEB41DBCD0A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="761803" y="2833062"/>
-            <a:ext cx="4620638" cy="3477875"/>
+            <a:ext cx="4620638" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+              <a:rPr lang="nn-NO" sz="2000" dirty="0"/>
+              <a:t>Våtmarker – område der vatn møter land og der det er grunt vatn – er ofte gode plassar for myggen. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" fontAlgn="base">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+              <a:rPr lang="nn-NO" sz="2000" dirty="0"/>
+              <a:t>Egga treng vatn for å utviklast til larvar. Mygglarvane lever i vatn før dei utviklast til pupper og deretter vaksne mygg. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" fontAlgn="base">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>For eksempel er myr, innsjø, bekk og dam våtmarksområder der myggen trives.</a:t>
+              <a:rPr lang="nn-NO" sz="2000" dirty="0"/>
+              <a:t>For eksempel er myr, innsjø, bekk og dam våtmarksområde der myggen trivst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Plassholder for innhold 4" descr="Bilde av myrområde og skog.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC930DC0-A05D-1A32-D4D9-ACF51A0D3089}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -7094,186 +7282,188 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B254B19F-9210-E100-B508-96EE472D1507}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Myggen – hva eller hvem trenger den?</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Myggen – kva og kven treng han?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FE3A7A3-B884-852C-958E-B8DD5569AE20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...23 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Myggen treng nektar, vatn til å legge egg i og ein stad å kvile. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nn-NO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0" err="1"/>
+              <a:t>Homyggen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t> til stikkmygg treng blod for å kunne legge egg. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...4 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0"/>
+            <a:br>
+              <a:rPr lang="nn-NO" sz="2400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nn-NO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:t>Kven som et kva og kven kan illustrerast i ei </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0"/>
               <a:t>næringskjede</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Snakkeboble: rektangel med avrundede hjørner 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E486FA2F-CFB9-77F2-8DB9-68DA0C7D524F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8304310" y="2365654"/>
+            <a:off x="8314942" y="2780323"/>
             <a:ext cx="3300085" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 48315"/>
               <a:gd name="adj2" fmla="val 93829"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Men hvem trenger myggen?</a:t>
+              <a:t>Men kven treng myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bilde 7" descr="Næringskjede med mygg, fisk, fugl, rev og rovfugl.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{005407E7-0905-2F17-7590-69B0BD8DE116}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -7323,56 +7513,72 @@
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Pilens retning er mot det dyret som spiser</a:t>
+              <a:t>Retninga til pila er mot det dyret som </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ét</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bilde 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5D6E43-AB29-65C2-2F24-6EE5C56BD370}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -7634,150 +7840,120 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Tittel 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5360445E-BAB2-DC5F-1E7F-E0095F5C9F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2026566" y="410627"/>
+            <a:ext cx="7986823" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
-              <a:t>Lag minst to ulike næringskjeder som starter med myggen</a:t>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0"/>
+              <a:t>Lag minst to ulike næringskjeder som startar med myggen</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="nb-NO" sz="3600" dirty="0"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="nn-NO" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bilde 6" descr="Bilde av buorm">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FCB7D1-85B0-3C5F-6A3F-79091EDB3F85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4297933" y="2867986"/>
             <a:ext cx="3894443" cy="2260168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bilde 2" descr="Næringskjede med mygg, fisk, fugl, rev og rovfugl.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE701E30-BDB8-744E-E17D-4F3DD7B00D68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="6383" t="41434" r="6779" b="30089"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2887046" y="5323838"/>
             <a:ext cx="7379936" cy="1361310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Snakkeboble: rektangel med avrundede hjørner 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E7D7EF2-54EC-56A3-885E-4169EC9F0033}"/>
@@ -7808,56 +7984,64 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Symbolene viser hva dyra spiser</a:t>
+              <a:t>Symbolene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> viser kva dyra et.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Snakkeboble: rektangel med avrundede hjørner 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C68BFED-D1F0-3FA3-6F67-D6C359CB6E8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4297932" y="1562288"/>
             <a:ext cx="4047477" cy="861582"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 33304"/>
               <a:gd name="adj2" fmla="val 119605"/>
@@ -7873,56 +8057,56 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Buormen spiser både fisk, andre dyr og egg</a:t>
+              <a:t>Buormen et både fisk, andre dyr og egg.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Snakkeboble: rektangel med avrundede hjørner 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8576ED8-9546-BF55-699A-92E1CFB1828A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8731731" y="3703320"/>
             <a:ext cx="3300085" cy="1053331"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -45728"/>
               <a:gd name="adj2" fmla="val 140650"/>
@@ -7938,108 +8122,108 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>I en </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+              <a:t>I ei </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>næringskjede</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> er pilens retning </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" i="1" dirty="0">
+              <a:t> er retninga til pila </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mot</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> det dyret som spiser</a:t>
+              <a:t> det dyret som et.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Bilde 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4D824A6-599E-A3DC-9A12-4474BE035D84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2026566" y="5666031"/>
             <a:ext cx="342900" cy="330200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="6" name="Rett pil 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5536BD05-8D47-4EF0-B5D3-86767571AABC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
@@ -8051,50 +8235,722 @@
             <a:off x="2374288" y="5864182"/>
             <a:ext cx="676849" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="16" name="Google Shape;150;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CAEAD7-892C-7A11-A01F-A9C6132F661D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2076860548"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="699564" y="2895758"/>
+          <a:ext cx="3182725" cy="2465140"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr bandRow="1" bandCol="1">
+                <a:noFill/>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="732750">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2449975">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="608350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1800"/>
+                        <a:t>Insekt og andre småkryp</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="608350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1800" dirty="0"/>
+                        <a:t>Andre dyr og/eller egg</a:t>
+                      </a:r>
+                      <a:endParaRPr dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="608350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1800" dirty="0"/>
+                        <a:t>Fisk</a:t>
+                      </a:r>
+                      <a:endParaRPr dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="608350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1800" dirty="0"/>
+                        <a:t>Plantar og/eller frø</a:t>
+                      </a:r>
+                      <a:endParaRPr dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Google Shape;151;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7699129A-0570-0FD2-1217-25F9688EC43C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="745744" y="2995414"/>
+            <a:ext cx="647586" cy="461294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Google Shape;152;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D54042BF-70B8-9657-1C72-6F11ACFC17F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="723933" y="3562384"/>
+            <a:ext cx="678634" cy="549123"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Google Shape;153;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC07B1FB-CC6C-0889-B948-A606D10D5448}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="714698" y="4230410"/>
+            <a:ext cx="680569" cy="456820"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Google Shape;154;p19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B6E2467-7D13-166D-D984-00088D23048F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787676" y="4824172"/>
+            <a:ext cx="605654" cy="475871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3398886738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8352,88 +9208,88 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>I et </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+              <a:t>I eit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>næringsnett</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> er pilens retning </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" i="1" dirty="0">
+              <a:t> er retninga til </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mot</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> det dyret som spiser</a:t>
+              <a:t> det dyret som et.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Snakkeboble: rektangel med avrundede hjørner 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE2824D-F100-D5F4-2135-8E6D8E7912DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6851093" y="1100282"/>
             <a:ext cx="3710570" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 6022"/>
               <a:gd name="adj2" fmla="val 103491"/>
@@ -8449,109 +9305,122 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Flere næringskjeder kan samles i et </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+              <a:t>Fleire næringskjeder kan samlast i eit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>næringsnett</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Tittel 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F57BA9F-377C-DC44-DDC9-28DE398103FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0"/>
+              <a:t>Lag eit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0" err="1"/>
+              <a:t>næringsnett</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0"/>
+              <a:t> med så mange av bilda som </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3600" dirty="0" err="1"/>
+              <a:t>mulig</a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2681688494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -8863,84 +9732,88 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF33A6C9-8F5C-1EF2-A968-73F716555577}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1076473"/>
           </a:xfrm>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" noProof="0" dirty="0"/>
-              <a:t>Hvem blir påvirket hvis myggen forsvinner?</a:t>
+              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:t>Kven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t> blir påverka dersom myggen forsvinn?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bilde 8" descr="Illustrasjon som viser et naturområde med mange ulike dyr og planter med piler mellom.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D90680D3-9D6A-BB33-220B-E49D77F13CB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1513" y="767732"/>
+            <a:off x="0" y="1171770"/>
             <a:ext cx="12188928" cy="6856272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="859699308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -9556,94 +10429,94 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>463</Words>
+  <Words>490</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>55</Paragraphs>
+  <Paragraphs>59</Paragraphs>
   <Slides>12</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Brukte skrifter</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Lysbildetitler</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
-      <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
+      <vt:lpstr>Kva og kven treng myggen?</vt:lpstr>
       <vt:lpstr>Individ og populasjon</vt:lpstr>
       <vt:lpstr>Endringer i populasjon av mygg</vt:lpstr>
-      <vt:lpstr>Skriv ned spørsmålene</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Hvem blir påvirket hvis myggen forsvinner?</vt:lpstr>
+      <vt:lpstr>Skriv ned spørsmåla</vt:lpstr>
+      <vt:lpstr>Kvar trivst myggen best?</vt:lpstr>
+      <vt:lpstr>Myggen – kva og kven treng han?</vt:lpstr>
+      <vt:lpstr>Lag minst to ulike næringskjeder som startar med myggen </vt:lpstr>
+      <vt:lpstr>Lag eit næringsnett med så mange av bilda som mulig</vt:lpstr>
+      <vt:lpstr>Kven blir påverka dersom myggen forsvinn?</vt:lpstr>
       <vt:lpstr>Vi svarar på spørsmålet saman</vt:lpstr>
-      <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
+      <vt:lpstr>Kva og kven treng myggen?</vt:lpstr>
       <vt:lpstr>Visste du at …</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>