--- v0 (2026-02-21)
+++ v1 (2026-04-09)
@@ -17,63 +17,66 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="770" r:id="rId3"/>
     <p:sldId id="771" r:id="rId4"/>
     <p:sldId id="762" r:id="rId5"/>
     <p:sldId id="761" r:id="rId6"/>
     <p:sldId id="758" r:id="rId7"/>
     <p:sldId id="773" r:id="rId8"/>
     <p:sldId id="772" r:id="rId9"/>
     <p:sldId id="769" r:id="rId10"/>
     <p:sldId id="768" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -153,132 +156,242 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{082D76F7-B8BD-2AF6-9AD4-E08EE162E24E}" name="Kristine Dalen" initials="KD" userId="S::Kristine.Dalen@mia.no::627d24b2-1e87-409e-874d-bcbbd1dbb1fd" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="9EDF6D"/>
     <a:srgbClr val="70DCB8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{AA34DF50-CE52-4D3B-A245-2B4424BD4C83}" v="86" dt="2025-11-18T12:49:55.655"/>
+    <p1510:client id="{DDA5CC10-66A7-4662-9A1E-6D4578C06B3C}" v="4" dt="2026-03-24T20:20:14.947"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16980" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="150" d="100"/>
-          <a:sy n="150" d="100"/>
+          <a:sx n="91" d="100"/>
+          <a:sy n="91" d="100"/>
         </p:scale>
-        <p:origin x="2832" y="132"/>
+        <p:origin x="90" y="378"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T20:20:14.946" v="252"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:18:53.555" v="232" actId="14838"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1761036279" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:18:53.555" v="232" actId="14838"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1761036279" sldId="256"/>
+            <ac:spMk id="2" creationId="{00A3F3D2-B6A5-2F2E-3BCB-B85AB8F81643}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:21:45.281" v="246" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2377378095" sldId="761"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:21:45.281" v="246" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2377378095" sldId="761"/>
+            <ac:picMk id="5" creationId="{DC930DC0-A05D-1A32-D4D9-ACF51A0D3089}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T13:21:14.579" v="249" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="224182490" sldId="762"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T13:21:14.579" v="249" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="224182490" sldId="762"/>
+            <ac:spMk id="2" creationId="{E2844429-8B7B-15A4-7FF6-A2CA4641C6DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T13:20:21.488" v="248"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="224182490" sldId="762"/>
+            <ac:picMk id="7" creationId="{51A76865-4E97-0544-D88D-12A096451576}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:19:53.572" v="245" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1141692924" sldId="770"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:19:53.572" v="245" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1141692924" sldId="770"/>
+            <ac:spMk id="11" creationId="{EC0FC6D7-4FE3-79DC-CF75-34AF5C1F1E93}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modAnim">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T20:20:14.946" v="252"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2681688494" sldId="772"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T13:21:29.676" v="251" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3398886738" sldId="773"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T13:21:29.676" v="251" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3398886738" sldId="773"/>
+            <ac:spMk id="14" creationId="{D8576ED8-9546-BF55-699A-92E1CFB1828A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -323,51 +436,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C50203DF-51E7-4659-98A4-DEC9FC690D70}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -603,50 +716,54 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C598AD-2D0D-58A4-B83D-881B9B8DE0E9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -763,50 +880,56 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for notater 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>https://www.nrk.no/video/en-mygg-blir-til_67835</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Oppsummer i plenum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3DB65762-13D8-4139-ABDE-298C855837DA}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
@@ -897,50 +1020,134 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3DB65762-13D8-4139-ABDE-298C855837DA}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1839813619"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for notater 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3DB65762-13D8-4139-ABDE-298C855837DA}" type="slidenum">
+              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4084080204"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1171,51 +1378,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEFC756-51AF-19BA-9237-3BF9495C505B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711417CE-CF15-4D39-5959-CE0B3D1F12D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1369,51 +1576,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C28F1548-1D2B-82A4-07E3-9678B26A6768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926008B8-4774-516A-10FB-4E282E951DB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1577,51 +1784,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB61C66-E6CA-C537-90E4-A29C6225F430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB4A8B3-40E5-72B0-C8D0-D77BC609AE7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1775,51 +1982,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01F3549-2352-517C-2B72-249FD0B64DBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85EEC5DD-9B62-6830-B0BE-C0071C339D81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2050,51 +2257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9238DF-9677-7122-1175-F28C1AFA355C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE8DEFE-8BC4-6D09-8714-A8AE837F18B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2315,51 +2522,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE37AAD-1FB5-B307-FC3A-C6F0CA9AF893}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3A5DE6-EAAD-B51D-58A6-6E0E2EB7C381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2727,51 +2934,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D419BA-7E87-B777-6386-A78AC3CA8C42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0280D71-8A46-D19A-A9D8-0481294AD5AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2868,51 +3075,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA35D9FC-279D-3FC3-A873-BB1DD241273C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08B426C-2989-8086-0181-68E14B5BB7B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2981,51 +3188,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B05D15D-4554-1528-CF80-320AD31C0BB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E21EB5-C19F-6A84-DD7B-AACA65C19754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3292,51 +3499,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60179D3-4A80-9143-BD6D-7EB5573F3D38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE025223-74F8-6EBE-7073-FD51A6FA9987}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3580,51 +3787,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB265B69-5479-8BE8-6091-CE810766728B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3001051C-C911-608C-E899-56FF11BBE8B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3825,51 +4032,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.02.2026</a:t>
+              <a:t>24.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BC1339-0841-5099-F559-34F8AC2E59E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4242,71 +4449,71 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrk.no/skole-deling/19353" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrk.no/video/en-mygg-blir-til_67835" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -4494,78 +4701,83 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00A3F3D2-B6A5-2F2E-3BCB-B85AB8F81643}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1063752" y="283537"/>
             <a:ext cx="10058400" cy="1282707"/>
           </a:xfrm>
           <a:effectLst>
+            <a:glow rad="673100">
+              <a:schemeClr val="tx1">
+                <a:alpha val="48000"/>
+              </a:schemeClr>
+            </a:glow>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="5200">
+              <a:rPr lang="nb-NO" sz="5200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="190500">
+                    <a:schemeClr val="accent3">
+                      <a:lumMod val="50000"/>
+                      <a:alpha val="21000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                </a:effectLst>
               </a:rPr>
-              <a:t>Hva og </a:t>
-[...7 lines deleted...]
-              <a:t>hvem trenger myggen?</a:t>
+              <a:t>Hva og hvem trenger myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1761036279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -4777,459 +4989,410 @@
             <a:ext cx="12191980" cy="6856718"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tittel 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3FF6BE-5EA9-B978-777D-71885274E0A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1593812" y="321013"/>
-            <a:ext cx="4786009" cy="461665"/>
+            <a:off x="476161" y="355906"/>
+            <a:ext cx="4786009" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="nb-NO" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="nb-NO" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Visste du at:</a:t>
+              <a:t>Visste du at …</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Snakkeboble: rektangel med avrundede hjørner 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C2CCCC8-C8C1-557D-68F0-4A13684C3546}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="476352" y="1551669"/>
+            <a:off x="3965650" y="632818"/>
             <a:ext cx="3900203" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -37611"/>
+              <a:gd name="adj2" fmla="val 94703"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>En flaggermus kan spise 3000 mygg i løpet av en natt.</a:t>
+              <a:t>En flaggermus kan spise 3000 mygg i løpet av en natt!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Snakkeboble: rektangel med avrundede hjørner 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12563166-DC20-4177-015E-E4860736087C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4672024" y="679716"/>
-            <a:ext cx="3900203" cy="974916"/>
+            <a:off x="7865853" y="2075502"/>
+            <a:ext cx="3508276" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -4954"/>
+              <a:gd name="adj2" fmla="val 92721"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>I Norge kjenner vi til rundt 1500 arter av mygg.</a:t>
+              <a:t>I Norge kjenner vi til rundt 1500 arter av mygg!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Snakkeboble: rektangel med avrundede hjørner 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF0467BF-C491-12F6-C67B-76BA39363E42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="712135" y="3429000"/>
-            <a:ext cx="4176450" cy="974916"/>
+            <a:off x="717899" y="2662775"/>
+            <a:ext cx="3454708" cy="1195488"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -3176"/>
+              <a:gd name="adj2" fmla="val 92756"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t> kan drikke 3 ganger sin egen kroppsvekt i blod.</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DBA247-CCF2-8AED-DA90-8350E4F35EE5}"/>
+              <a:t>Hunnstikkmyggen kan drikke tre ganger sin egen kroppsvekt med blod!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Snakkeboble: rektangel med avrundede hjørner 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58A7191-B46A-C899-02CA-13C8672A1317}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083298" y="3986416"/>
-            <a:ext cx="4638257" cy="1427334"/>
+            <a:off x="817871" y="4962525"/>
+            <a:ext cx="4176450" cy="1262657"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -39601"/>
+              <a:gd name="adj2" fmla="val 82630"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>… så hvis du er veldig varm og svett etter å ha gått opp en bratt bakke på tur, er det større sjanse for at myggen kommer til deg.</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FEC832D-C19D-6AD4-D685-4DF43E82F4E7}"/>
+              <a:t>Hos flommyggen kan eggene ligge tørt i flere år i påvente av flom, før de klekker.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Snakkeboble: rektangel med avrundede hjørner 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9F19F75-D8DA-199B-F13D-0B27CEB0B3F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8162609" y="2333066"/>
-            <a:ext cx="3300085" cy="974916"/>
+            <a:off x="7865853" y="4350009"/>
+            <a:ext cx="3508276" cy="1208400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 44881"/>
+              <a:gd name="adj2" fmla="val 94773"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Mygg tiltrekkes av varme og CO</a:t>
-[...64 lines deleted...]
-              <a:t>Hos flommyggen kan eggene ligge tørt i flere år i påvente av flom, før de klekker.</a:t>
+              <a:t>Det er en type mygg (kakaoknotten) som sørger for at vi får sjokolade!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545409956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -5324,223 +5487,186 @@
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
-[...79 lines deleted...]
-                                        <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="22" fill="hold">
+                    <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="23" fill="hold">
+                          <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="24" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="1" fill="hold">
+                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
-      <p:bldP spid="10" grpId="0" animBg="1"/>
-      <p:bldP spid="11" grpId="0" animBg="1"/>
       <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="9EDF6D">
             <a:alpha val="40000"/>
           </a:srgbClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5699,67 +5825,71 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6498879" y="2432233"/>
             <a:ext cx="4073717" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Flere mygg = en populasjon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Snakkeboble: oval 10">
+          <p:cNvPr id="11" name="Snakkeboble: rektangel med avrundede hjørner 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0FC6D7-4FE3-79DC-CF75-34AF5C1F1E93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6300216" y="775656"/>
-            <a:ext cx="5386582" cy="1204561"/>
+            <a:off x="8820932" y="5180980"/>
+            <a:ext cx="2920025" cy="1208390"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeEllipseCallout">
-            <a:avLst/>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -40405"/>
+              <a:gd name="adj2" fmla="val -89788"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
@@ -6265,174 +6395,150 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2844429-8B7B-15A4-7FF6-A2CA4641C6DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Hvor trives myggen best? Se film om myggen</a:t>
+              <a:t>Skriv ned spørsmålene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED60975-E6EE-6F8C-BA32-30764D13BB78}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5650149" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Hvilke fire livsfaser har myggen?</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Hvor lever myggen i de fire livsfasene?</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0"/>
+              <a:t>Se filmen om myggen, og prøv å finne svar.</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bilde 6" descr="Skjermdump av film.">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A76865-4E97-0544-D88D-12A096451576}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6657320" y="1825625"/>
             <a:ext cx="4696480" cy="2572109"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...47 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="224182490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
@@ -6686,142 +6792,142 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="761803" y="350196"/>
             <a:ext cx="4646904" cy="1624520"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="4000" dirty="0"/>
               <a:t>Hvor trives myggen best?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TekstSylinder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1E4F60-FF72-2F5A-1C97-BEB41DBCD0A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761803" y="2833062"/>
+            <a:ext cx="4620638" cy="3477875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Våtmarker – områder der vann møter land og hvor det er grunt vann – er ofte gode plasser for myggen. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Eggene trenger vann for å utvikles til larver. Mygglarvene lever i vann før de utvikles til pupper og deretter voksne mygg. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>For eksempel er myr, innsjø, bekk og dam våtmarksområder der myggen trives.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Plassholder for innhold 4" descr="Bilde av myrområde og skog.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC930DC0-A05D-1A32-D4D9-ACF51A0D3089}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7740" r="25519"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="1"/>
             <a:ext cx="6102825" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...53 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2377378095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
@@ -6899,216 +7005,231 @@
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
               <a:t>Hunnmyggen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t> til </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
               <a:t>stikkmygg</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t> trenger blod for å kunne legge egg. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Hvem som spiser hva eller hvem kan illustreres i en næringskjede</a:t>
+              <a:t>Hvem som spiser hva eller hvem kan illustreres i en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0"/>
+              <a:t>næringskjede</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Snakkeboble: rektangel med avrundede hjørner 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E486FA2F-CFB9-77F2-8DB9-68DA0C7D524F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8521127" y="2273656"/>
+            <a:off x="8304310" y="2365654"/>
             <a:ext cx="3300085" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 48315"/>
+              <a:gd name="adj2" fmla="val 93829"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Men hvem trenger myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47CB9CC3-2A4C-2E7A-F006-835B2BFC3716}"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Bilde 7" descr="Næringskjede med mygg, fisk, fugl, rev og rovfugl.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{005407E7-0905-2F17-7590-69B0BD8DE116}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="6383" t="41434" r="6779" b="30089"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1879220" y="4492346"/>
+            <a:ext cx="7379936" cy="1361310"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Snakkeboble: rektangel med avrundede hjørner 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF05921D-052F-2434-6DED-18077936CB96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8521127" y="4252716"/>
-            <a:ext cx="3300085" cy="1441914"/>
+            <a:off x="2395275" y="5689505"/>
+            <a:ext cx="3300085" cy="974916"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
-            <a:avLst/>
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -28260"/>
+              <a:gd name="adj2" fmla="val -108647"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Bruk bildene dere får utdelt til å lage minst to ulike næringskjeder som starter med myggen.</a:t>
-[...38 lines deleted...]
-      </p:pic>
+              <a:t>Pilens retning er mot det dyret som spiser</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1031828925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -7203,698 +7324,1080 @@
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0" animBg="1"/>
-      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tittel 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE38C1DA-3203-3FC1-5A29-C82D632226EC}"/>
+          <p:cNvPr id="13" name="Tittel 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5360445E-BAB2-DC5F-1E7F-E0095F5C9F57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...5 lines deleted...]
-            </a:r>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Lag minst to ulike næringskjeder som starter med myggen</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nb-NO" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Plassholder for innhold 4" descr="Tabell med symboler for &quot;insekter og andre småkryp&quot;, &quot;andre dyr og/eller egg&quot;, &quot;fisk&quot; og &quot;planter og/eller frø">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5102BB3A-0070-066A-2554-F7269B240E26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="248618" y="2141537"/>
-            <a:ext cx="7735712" cy="4351338"/>
+            <a:off x="160184" y="2303377"/>
+            <a:ext cx="6060449" cy="3409003"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bilde 6" descr="Bilde av buorm">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FCB7D1-85B0-3C5F-6A3F-79091EDB3F85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5951676" y="2854399"/>
-            <a:ext cx="4267796" cy="2476846"/>
+            <a:off x="4297933" y="2867986"/>
+            <a:ext cx="3894443" cy="2260168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5044931A-E5C7-E4E1-195A-496BD1B76EA1}"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Bilde 2" descr="Næringskjede med mygg, fisk, fugl, rev og rovfugl.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE701E30-BDB8-744E-E17D-4F3DD7B00D68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="6383" t="41434" r="6779" b="30089"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2887046" y="5323838"/>
+            <a:ext cx="7379936" cy="1361310"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Snakkeboble: rektangel med avrundede hjørner 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E7D7EF2-54EC-56A3-885E-4169EC9F0033}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8400422" y="1135464"/>
-            <a:ext cx="2836329" cy="1617163"/>
+            <a:off x="450645" y="1570195"/>
+            <a:ext cx="3847287" cy="838039"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeEllipseCallout">
+          <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -901"/>
-              <a:gd name="adj2" fmla="val 70426"/>
+              <a:gd name="adj1" fmla="val -26279"/>
+              <a:gd name="adj2" fmla="val 103564"/>
+              <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
-            <a:schemeClr val="accent6">
+            <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32103A48-11E3-33D7-BC36-3242EE7DB4CA}"/>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Symbolene viser hva dyra spiser</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Snakkeboble: rektangel med avrundede hjørner 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C68BFED-D1F0-3FA3-6F67-D6C359CB6E8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="248617" y="1380990"/>
-            <a:ext cx="3079799" cy="1126110"/>
+            <a:off x="4297932" y="1562288"/>
+            <a:ext cx="4047477" cy="861582"/>
           </a:xfrm>
-          <a:prstGeom prst="wedgeEllipseCallout">
+          <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -901"/>
-              <a:gd name="adj2" fmla="val 70426"/>
+              <a:gd name="adj1" fmla="val 33304"/>
+              <a:gd name="adj2" fmla="val 119605"/>
+              <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
-            <a:schemeClr val="accent6">
+            <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Symbolene viser hva dyra spiser.</a:t>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Buormen spiser både fisk, andre dyr og egg</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Snakkeboble: rektangel med avrundede hjørner 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8576ED8-9546-BF55-699A-92E1CFB1828A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8731731" y="3703320"/>
+            <a:ext cx="3300085" cy="1053331"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -45728"/>
+              <a:gd name="adj2" fmla="val 140650"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>næringskjede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> er pilens retning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mot</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> det dyret som spiser</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3398886738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="8" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="14" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...133 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Bilde 10" descr="Illustrasjon som viser et naturområde med mange ulike dyr og planter med piler mellom.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{418E2B75-A620-1E80-965A-E3657027E8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1536" y="749635"/>
             <a:ext cx="12188928" cy="6856272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Snakkeboble: rektangel med avrundede hjørner 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21C4FFB5-D185-829F-EB24-2CCB5BE8AB83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1161417" y="1722918"/>
+            <a:ext cx="3300085" cy="974916"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 39474"/>
+              <a:gd name="adj2" fmla="val 73283"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>næringsnett</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> er pilens retning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mot</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> det dyret som spiser</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Snakkeboble: rektangel med avrundede hjørner 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE2824D-F100-D5F4-2135-8E6D8E7912DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6851093" y="1100282"/>
+            <a:ext cx="3710570" cy="974916"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 6022"/>
+              <a:gd name="adj2" fmla="val 103491"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Flere næringskjeder kan samles i et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>næringsnett</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Tittel 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F57BA9F-377C-DC44-DDC9-28DE398103FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Lag et næringsnett med så mange av bildene som mulig</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2681688494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0" animBg="1"/>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5340CD9-B4AC-AB47-7972-2B2647FAF93E}"/>
@@ -8060,51 +8563,51 @@
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="nb-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tittel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF33A6C9-8F5C-1EF2-A968-73F716555577}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:ext cx="10515600" cy="1076473"/>
           </a:xfrm>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" noProof="0" dirty="0"/>
               <a:t>Hvem blir påvirket hvis myggen forsvinner?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bilde 8" descr="Illustrasjon som viser et naturområde med mange ulike dyr og planter med piler mellom.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D90680D3-9D6A-BB33-220B-E49D77F13CB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8764,92 +9267,92 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>389</Words>
+  <Words>394</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>45</Paragraphs>
+  <Paragraphs>48</Paragraphs>
   <Slides>10</Slides>
-  <Notes>4</Notes>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
       <vt:lpstr>Individ og populasjon</vt:lpstr>
       <vt:lpstr>Endringer i populasjon av mygg</vt:lpstr>
-      <vt:lpstr>Hvor trives myggen best? Se film om myggen</vt:lpstr>
+      <vt:lpstr>Skriv ned spørsmålene</vt:lpstr>
       <vt:lpstr>Hvor trives myggen best?</vt:lpstr>
       <vt:lpstr>Myggen – hva eller hvem trenger den?</vt:lpstr>
-      <vt:lpstr>Hvem spiser hvem?</vt:lpstr>
-      <vt:lpstr>Næringsnett</vt:lpstr>
+      <vt:lpstr>Lag minst to ulike næringskjeder som starter med myggen </vt:lpstr>
+      <vt:lpstr>Lag et næringsnett med så mange av bildene som mulig</vt:lpstr>
       <vt:lpstr>Hvem blir påvirket hvis myggen forsvinner?</vt:lpstr>
-      <vt:lpstr>Visste du at:</vt:lpstr>
+      <vt:lpstr>Visste du at …</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>