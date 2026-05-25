--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId12"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="770" r:id="rId3"/>
     <p:sldId id="771" r:id="rId4"/>
     <p:sldId id="762" r:id="rId5"/>
     <p:sldId id="761" r:id="rId6"/>
     <p:sldId id="758" r:id="rId7"/>
     <p:sldId id="773" r:id="rId8"/>
     <p:sldId id="772" r:id="rId9"/>
     <p:sldId id="769" r:id="rId10"/>
-    <p:sldId id="768" r:id="rId11"/>
+    <p:sldId id="774" r:id="rId11"/>
+    <p:sldId id="775" r:id="rId12"/>
+    <p:sldId id="768" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -221,73 +225,73 @@
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{DDA5CC10-66A7-4662-9A1E-6D4578C06B3C}" v="4" dt="2026-03-24T20:20:14.947"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16980" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="91" d="100"/>
-          <a:sy n="91" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="90" y="378"/>
+        <p:origin x="160" y="512"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}"/>
     <pc:docChg chg="modSld">
       <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T20:20:14.946" v="252"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:18:53.555" v="232" actId="14838"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1761036279" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{D1A6D1D3-57CB-4F7C-B469-0B506200EAA4}" dt="2026-03-24T12:18:53.555" v="232" actId="14838"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1761036279" sldId="256"/>
             <ac:spMk id="2" creationId="{00A3F3D2-B6A5-2F2E-3BCB-B85AB8F81643}"/>
           </ac:spMkLst>
         </pc:spChg>
@@ -436,51 +440,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C50203DF-51E7-4659-98A4-DEC9FC690D70}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1378,51 +1382,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEFC756-51AF-19BA-9237-3BF9495C505B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711417CE-CF15-4D39-5959-CE0B3D1F12D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1576,51 +1580,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C28F1548-1D2B-82A4-07E3-9678B26A6768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926008B8-4774-516A-10FB-4E282E951DB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1784,51 +1788,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB61C66-E6CA-C537-90E4-A29C6225F430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB4A8B3-40E5-72B0-C8D0-D77BC609AE7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1982,51 +1986,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01F3549-2352-517C-2B72-249FD0B64DBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85EEC5DD-9B62-6830-B0BE-C0071C339D81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2257,51 +2261,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9238DF-9677-7122-1175-F28C1AFA355C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE8DEFE-8BC4-6D09-8714-A8AE837F18B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2522,51 +2526,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE37AAD-1FB5-B307-FC3A-C6F0CA9AF893}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3A5DE6-EAAD-B51D-58A6-6E0E2EB7C381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2934,51 +2938,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D419BA-7E87-B777-6386-A78AC3CA8C42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0280D71-8A46-D19A-A9D8-0481294AD5AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3075,51 +3079,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA35D9FC-279D-3FC3-A873-BB1DD241273C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08B426C-2989-8086-0181-68E14B5BB7B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3188,51 +3192,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B05D15D-4554-1528-CF80-320AD31C0BB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E21EB5-C19F-6A84-DD7B-AACA65C19754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3499,51 +3503,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60179D3-4A80-9143-BD6D-7EB5573F3D38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE025223-74F8-6EBE-7073-FD51A6FA9987}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3787,51 +3791,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB265B69-5479-8BE8-6091-CE810766728B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3001051C-C911-608C-E899-56FF11BBE8B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4032,51 +4036,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>24.03.2026</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BC1339-0841-5099-F559-34F8AC2E59E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4437,83 +4441,91 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrk.no/video/en-mygg-blir-til_67835" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -4752,50 +4764,261 @@
                       <a:lumMod val="50000"/>
                       <a:alpha val="21000"/>
                     </a:schemeClr>
                   </a:glow>
                 </a:effectLst>
               </a:rPr>
               <a:t>Hva og hvem trenger myggen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1761036279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D402F8C1-CC38-7F94-02BC-2B064B590742}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva og hvem trenger myggen?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A649B6-541B-E803-7737-D1D66530BDB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva fant vi ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hvordan fant vi det ut?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="130309221"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546C42A1-6A7C-4EFB-BA4F-B94C919A093D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva og hvem trenger myggen?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{150C8113-0D31-773A-9131-7A47FEC7F3A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Gjennom leken opplevde vi hva som skjer med myggen når ressursene, i form av nektar, vann og bolig, endrer seg.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Gjennom artskortene fant vi ut hvordan myggen inngår i næringsnettet og er mat for mange arter.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3768367523"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7186,50 +7409,121 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pilens retning er mot det dyret som spiser</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Bilde 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5D6E43-AB29-65C2-2F24-6EE5C56BD370}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="899445" y="4850782"/>
+            <a:ext cx="342900" cy="330200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Rett pil 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E203D954-3BB9-CF41-5412-E1DBF8B70E03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1247167" y="5048933"/>
+            <a:ext cx="676849" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1031828925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -7762,50 +8056,121 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> er pilens retning </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mot</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> det dyret som spiser</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Bilde 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4D824A6-599E-A3DC-9A12-4474BE035D84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2026566" y="5666031"/>
+            <a:ext cx="342900" cy="330200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Rett pil 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5536BD05-8D47-4EF0-B5D3-86767571AABC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2374288" y="5864182"/>
+            <a:ext cx="676849" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3398886738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -9267,92 +9632,94 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>394</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>458</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>48</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>54</Paragraphs>
+  <Slides>12</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Aptos Display</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
       <vt:lpstr>Individ og populasjon</vt:lpstr>
       <vt:lpstr>Endringer i populasjon av mygg</vt:lpstr>
       <vt:lpstr>Skriv ned spørsmålene</vt:lpstr>
       <vt:lpstr>Hvor trives myggen best?</vt:lpstr>
       <vt:lpstr>Myggen – hva eller hvem trenger den?</vt:lpstr>
       <vt:lpstr>Lag minst to ulike næringskjeder som starter med myggen </vt:lpstr>
       <vt:lpstr>Lag et næringsnett med så mange av bildene som mulig</vt:lpstr>
       <vt:lpstr>Hvem blir påvirket hvis myggen forsvinner?</vt:lpstr>
+      <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
+      <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
       <vt:lpstr>Visste du at …</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>