--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -20,51 +20,50 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="770" r:id="rId3"/>
     <p:sldId id="771" r:id="rId4"/>
     <p:sldId id="762" r:id="rId5"/>
@@ -216,186 +215,82 @@
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{DDA5CC10-66A7-4662-9A1E-6D4578C06B3C}" v="4" dt="2026-03-24T20:20:14.947"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16980" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="160" y="512"/>
+        <p:origin x="460" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
-[...103 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -440,51 +335,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C50203DF-51E7-4659-98A4-DEC9FC690D70}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1382,51 +1277,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEFC756-51AF-19BA-9237-3BF9495C505B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711417CE-CF15-4D39-5959-CE0B3D1F12D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1580,51 +1475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C28F1548-1D2B-82A4-07E3-9678B26A6768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926008B8-4774-516A-10FB-4E282E951DB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1788,51 +1683,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB61C66-E6CA-C537-90E4-A29C6225F430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB4A8B3-40E5-72B0-C8D0-D77BC609AE7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1986,51 +1881,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01F3549-2352-517C-2B72-249FD0B64DBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85EEC5DD-9B62-6830-B0BE-C0071C339D81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2261,51 +2156,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9238DF-9677-7122-1175-F28C1AFA355C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE8DEFE-8BC4-6D09-8714-A8AE837F18B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2526,51 +2421,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE37AAD-1FB5-B307-FC3A-C6F0CA9AF893}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3A5DE6-EAAD-B51D-58A6-6E0E2EB7C381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2938,51 +2833,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D419BA-7E87-B777-6386-A78AC3CA8C42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0280D71-8A46-D19A-A9D8-0481294AD5AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3079,51 +2974,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA35D9FC-279D-3FC3-A873-BB1DD241273C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08B426C-2989-8086-0181-68E14B5BB7B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3192,51 +3087,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B05D15D-4554-1528-CF80-320AD31C0BB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E21EB5-C19F-6A84-DD7B-AACA65C19754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3503,51 +3398,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60179D3-4A80-9143-BD6D-7EB5573F3D38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE025223-74F8-6EBE-7073-FD51A6FA9987}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3791,51 +3686,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB265B69-5479-8BE8-6091-CE810766728B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3001051C-C911-608C-E899-56FF11BBE8B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4036,51 +3931,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D7CF4661-2792-46BC-BD53-185A0AD3E111}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BC1339-0841-5099-F559-34F8AC2E59E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4814,75 +4709,84 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D402F8C1-CC38-7F94-02BC-2B064B590742}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Vi svarer på spørsmålet sammen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A649B6-541B-E803-7737-D1D66530BDB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
               <a:t>Hva og hvem trenger myggen?</a:t>
             </a:r>
           </a:p>
-        </p:txBody>
-[...20 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Hva fant vi ut?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Hvordan fant vi det ut?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="130309221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -9632,94 +9536,94 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>458</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>463</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>54</Paragraphs>
+  <Paragraphs>55</Paragraphs>
   <Slides>12</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
       <vt:lpstr>Individ og populasjon</vt:lpstr>
       <vt:lpstr>Endringer i populasjon av mygg</vt:lpstr>
       <vt:lpstr>Skriv ned spørsmålene</vt:lpstr>
       <vt:lpstr>Hvor trives myggen best?</vt:lpstr>
       <vt:lpstr>Myggen – hva eller hvem trenger den?</vt:lpstr>
       <vt:lpstr>Lag minst to ulike næringskjeder som starter med myggen </vt:lpstr>
       <vt:lpstr>Lag et næringsnett med så mange av bildene som mulig</vt:lpstr>
       <vt:lpstr>Hvem blir påvirket hvis myggen forsvinner?</vt:lpstr>
-      <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
+      <vt:lpstr>Vi svarer på spørsmålet sammen</vt:lpstr>
       <vt:lpstr>Hva og hvem trenger myggen?</vt:lpstr>
       <vt:lpstr>Visste du at …</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>