--- v1 (2026-02-22)
+++ v2 (2026-08-28)
@@ -3,113 +3,114 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/ppt/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="ppt/webextensions/taskpanes.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId18"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="280" r:id="rId2"/>
     <p:sldId id="265" r:id="rId3"/>
     <p:sldId id="262" r:id="rId4"/>
     <p:sldId id="264" r:id="rId5"/>
     <p:sldId id="263" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="279" r:id="rId8"/>
     <p:sldId id="290" r:id="rId9"/>
     <p:sldId id="273" r:id="rId10"/>
     <p:sldId id="276" r:id="rId11"/>
     <p:sldId id="277" r:id="rId12"/>
     <p:sldId id="274" r:id="rId13"/>
     <p:sldId id="281" r:id="rId14"/>
     <p:sldId id="282" r:id="rId15"/>
-    <p:sldId id="288" r:id="rId16"/>
+    <p:sldId id="291" r:id="rId16"/>
+    <p:sldId id="288" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -227,206 +228,82 @@
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{C31F1A09-184C-47C3-8568-EAD3E6CAA9CF}" v="27" dt="2026-01-05T15:03:05.705"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="23508" autoAdjust="0"/>
     <p:restoredTop sz="83393" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="62" d="100"/>
+          <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="126" y="330"/>
+        <p:origin x="504" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
-[...123 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -471,51 +348,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7286D624-32B9-461D-BB66-A4D5ED8C2838}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -772,51 +649,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/1135042246" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbruksdirektoratet.no/nb/reindrift/reindrift-i-norge/reindriftsnaeringen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1901,51 +1778,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6371571D-78AE-89CA-299C-07F9EA8BC912}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2F456A0A-19F8-4767-A5D8-28CE6DF57D1A}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1165117379"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2113,51 +1990,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B98C22E-80F7-6BBA-098D-F87D4FF48156}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0C975B-AF68-FD09-90A9-7E0E314DBB95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2313,51 +2190,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55892226-7C98-D424-4CE1-A0C36AD2BA67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52C4EA9E-08C3-7B6A-8468-87F7836674E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2523,51 +2400,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E827DB68-DA09-817F-3D3F-0A229F6AE20D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{655A1659-5974-D713-FF63-03E7FF06CDB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2723,51 +2600,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7DCDF07-5E6E-89C6-2C73-FC35D5FD2BDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63D19E6-F34A-5003-F739-7CA33AF8651D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2999,51 +2876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9448F76C-C120-0E7D-8AE8-03CD4628DE47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2F8297-F418-EF95-DEA7-5EB23584F196}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3267,51 +3144,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C521F94E-4168-B1D6-2F6A-BCAEC2F93C9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D64E50D5-5AFE-8324-744A-5DFBA1616E69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3682,51 +3559,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11CA3313-8CCD-09F3-BC3A-51085040FF41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3097C9F-D5B1-F470-A409-DA06AA061D2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3824,51 +3701,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47226A3B-C068-EA0A-FE80-314FE442D791}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75A652B-C682-E859-E3A0-0E50CB6ED95B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3937,51 +3814,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7CFD806-8536-FD5E-D215-6FC0D1B56224}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF3F404-5099-5DBC-0897-0D45281F8C2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4250,51 +4127,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2667C32-2F85-F8F1-68BD-1B44AC23E2D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7EE6447-C578-6C08-0A6E-BDB9A7DE4219}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4539,51 +4416,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47B8C873-19FA-7AFD-394E-6C68153E86F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17820B96-6DDE-7AB9-B5E0-757C2E874C9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4786,51 +4663,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{63A47907-52F2-4193-AA0E-F41747A177BB}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>05.01.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60F7A57B-9707-BAF1-D37A-C1B7B2562EB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -5211,51 +5088,55 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://player.vimeo.com/video/1135042246?app_id=122963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
@@ -5324,64 +5205,64 @@
             <a:ext cx="6858000" cy="7952509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5215C5A5-62AA-420D-26EA-D8E7A9A42D30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="727363" y="1122363"/>
-            <a:ext cx="2989613" cy="3204134"/>
+            <a:off x="727363" y="548640"/>
+            <a:ext cx="3374374" cy="3777857"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="4800" dirty="0"/>
-              <a:t>Hvor finner vi lav?</a:t>
+              <a:rPr lang="nb-NO" sz="2800" dirty="0"/>
+              <a:t>Hva er lav, og hva har vi av tradisjonell kunnskap om lav?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1289874008"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -5685,82 +5566,93 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15F0394D-9B43-C4F3-C6B4-71B105085FFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2069959"/>
             <a:ext cx="5181600" cy="4107003"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-              </a:rPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>Ulvelav</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> er en type </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
               <a:t>busklav</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
-[...22 lines deleted...]
-            </a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> som ofte vokser på tørre furuer eller furustubber.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>I folkemedisinen har </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>ulvelav</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> blitt brukt til å smøre på kroppen til folk og husdyr mot skadedyr.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Speech Bubble: Rectangle with Corners Rounded 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B2EE3F9-EF87-8C22-E41E-4F008F752FD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1029119" y="4893749"/>
             <a:ext cx="4019939" cy="1109708"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 76220"/>
               <a:gd name="adj2" fmla="val -6460"/>
               <a:gd name="adj3" fmla="val 16667"/>
@@ -6106,91 +5998,92 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B331A76F-B7AB-4C83-CAE2-ACE0BF2B056D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838199" y="1825625"/>
             <a:ext cx="4909457" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Reinlav er mange ulike typer </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
               <a:t>busklav</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> som har vært brukt i folkemedisinen, blant annet av samer. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Avkok ble brukt mot luftveisinfeksjoner, blant annet tuberkulose. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Reinlav egner seg ikke som mat for mennesker, men for reinsdyr.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+            </a:br>
             <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
-          </a:p>
-[...34 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Speech Bubble: Rectangle with Corners Rounded 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D08F431-851A-53DE-A9D8-BC75FF123BF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8500905" y="230188"/>
             <a:ext cx="2577597" cy="1109708"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 10849"/>
               <a:gd name="adj2" fmla="val 95557"/>
               <a:gd name="adj3" fmla="val 16667"/>
@@ -6446,232 +6339,224 @@
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="1" fill="hold">
+                                        <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                              <p:par>
-[...60 lines deleted...]
-                              </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="21" fill="hold">
+                    <p:cTn id="23" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="22" fill="hold">
+                          <p:cTn id="24" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
@@ -7146,50 +7031,356 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3010538367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B440E889-CEF0-D550-2ED7-55DA8B4E0926}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva har vi lært om lav?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AE08583-2402-E900-F69A-012B3D13ED95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t>Vi svarer på spørsmålet sammen:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva er lav?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva har vi av tradisjonell kunnskap om lav?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 6" descr="Foto av skorpelav">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D14A0C9B-E561-E6D0-E1E7-2B70557E325D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="2517285" y="4172812"/>
+            <a:ext cx="1682349" cy="1797090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Foto av bladlav">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA741BA-927E-B44C-B53F-87188D2071AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4465326" y="4230182"/>
+            <a:ext cx="1783756" cy="1682349"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Content Placeholder 4" descr="Foto av busklav">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7692D69B-9014-30AA-67E7-49939289A9E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="523258" y="4184196"/>
+            <a:ext cx="1682348" cy="1774322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AABEB1D-B0C3-ADEC-6DF6-349329D35183}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8206055" y="643555"/>
+            <a:ext cx="3116578" cy="2094261"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Content Placeholder 4" descr="Foto av reinlav">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9AC9A65-5544-9C45-7646-9C0F3941CD24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="6647635" y="4309884"/>
+            <a:ext cx="2148432" cy="1660690"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Foto av reinsdyr">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3092B56-0881-9A79-25EA-48A75B50D304}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="-1" b="-1"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8896918" y="4120183"/>
+            <a:ext cx="1734853" cy="2148430"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="161502532"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAEE9991-80AA-0EFA-1B3E-DBC4F96ED31D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Speech Bubble: Rectangle with Corners Rounded 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47EC90E9-8D2C-CAD8-E37E-CE0836ADFB7B}"/>
               </a:ext>
@@ -8154,234 +8345,234 @@
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>enn 10 cm i året.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Grafikk 15" descr="Tommelen-opp-tegn med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D66518BB-C60F-2EFA-7CAE-C26A08544921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9073555" y="1363938"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Grafikk 17" descr="Tommel ned med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E552B445-4EF7-8910-D4FE-6586B6406B3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4472449" y="1597277"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Grafikk 18" descr="Tommel ned med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3628EB0E-A29E-8738-9137-9DF134F0D8A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10750315" y="3191742"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Grafikk 19" descr="Tommel ned med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35B96A4-5AC7-59B1-A7D7-2A41686EDBBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4235191" y="4786208"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Grafikk 20" descr="Tommelen-opp-tegn med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D771948-A0C4-E578-6FA4-48E56C284016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5284577" y="3177264"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Grafikk 21" descr="Tommelen-opp-tegn med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{640239A0-162E-883F-8998-95C92A6F2B77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9906235" y="4597341"/>
             <a:ext cx="474515" cy="474515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1954260984"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10213,51 +10404,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9971381A-D79D-EF7B-59A5-1B38CE16AB7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>er fastvokst til underlaget, som tynne skorper</a:t>
+              <a:t>er festet som en skorpe til underlaget</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>fester seg gjerne til stein, bark eller jord</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>består av kolonier som vokser opp til </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>1–2 mm hvert år</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -11605,51 +11796,51 @@
               <a:rPr lang="nb-NO" sz="2200" kern="100" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Det finnes ca. 2000 forskjellige lavarter i Norge. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="nb-NO" sz="2200" kern="100" dirty="0">
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" kern="100" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Lav vokser sakte og kan bli veldig gamle.</a:t>
+              <a:t>Lav vokser sakte og kan bli veldig gammelt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10" descr="Foto av busklav">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7FB4F75-08FD-5D0C-AD6E-AB9F142C9D27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
@@ -12876,98 +13067,99 @@
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=ppt/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{D38A5386-EC1B-415A-BE9A-E91EB7561298}">
   <we:reference id="ccb69c04-6fc1-4565-8d96-d9222a296c86" version="1.14.0.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences/>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1139</Words>
+  <Words>1184</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>115</Paragraphs>
-  <Slides>15</Slides>
+  <Paragraphs>116</Paragraphs>
+  <Slides>16</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Hvor finner vi lav?</vt:lpstr>
+      <vt:lpstr>Hva er lav, og hva har vi av tradisjonell kunnskap om lav?</vt:lpstr>
       <vt:lpstr>Lav deles inn i tre grupper </vt:lpstr>
       <vt:lpstr>Busklav</vt:lpstr>
       <vt:lpstr>Bladlav</vt:lpstr>
       <vt:lpstr>Skorpelav</vt:lpstr>
       <vt:lpstr>Fleip eller fakta om lav </vt:lpstr>
       <vt:lpstr>Hva er egentlig lav?</vt:lpstr>
       <vt:lpstr>Er lav vanlig?</vt:lpstr>
       <vt:lpstr>Hvor vokser lav?</vt:lpstr>
       <vt:lpstr>Tradisjonell kunnskap</vt:lpstr>
       <vt:lpstr>Tradisjonell kunnskap: Ulvelav</vt:lpstr>
       <vt:lpstr>Tradisjonell kunnskap: Reinlav</vt:lpstr>
       <vt:lpstr>Kart over beiteområder</vt:lpstr>
       <vt:lpstr>Hvorfor reinsdyrene beiter på ulike områder sommer og vinter</vt:lpstr>
+      <vt:lpstr>Hva har vi lært om lav?</vt:lpstr>
       <vt:lpstr>Fleip eller fakta om lav </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>