--- v0 (2026-02-21)
+++ v1 (2026-09-04)
@@ -1,99 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="glb" ContentType="model/gltf.binary"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride4.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="320" r:id="rId2"/>
     <p:sldId id="319" r:id="rId3"/>
     <p:sldId id="325" r:id="rId4"/>
     <p:sldId id="337" r:id="rId5"/>
     <p:sldId id="336" r:id="rId6"/>
     <p:sldId id="322" r:id="rId7"/>
     <p:sldId id="339" r:id="rId8"/>
-    <p:sldId id="338" r:id="rId9"/>
-    <p:sldId id="340" r:id="rId10"/>
+    <p:sldId id="347" r:id="rId9"/>
+    <p:sldId id="348" r:id="rId10"/>
+    <p:sldId id="340" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6794500" cy="9906000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,82 +418,82 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="34557" autoAdjust="0"/>
     <p:restoredTop sz="86446" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="72" d="100"/>
-          <a:sy n="72" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="153" y="42"/>
+        <p:origin x="66" y="216"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -532,51 +538,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3848645" y="0"/>
             <a:ext cx="2944283" cy="497020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{03D3A373-D147-4681-A1D8-B1CAC4190B31}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="425450" y="1238250"/>
             <a:ext cx="5943600" cy="3343275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -803,50 +809,54 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -919,50 +929,137 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="916296703"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for notater 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>https://www.naturfag.no/artikkel/vis.html?tid=2164071</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
+              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1762040987"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plasshaldar for lysbilete 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1452,207 +1549,252 @@
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4076579529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F74DF2-75B9-18F3-D1B7-44D00F0CA2A5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Plasshaldar for lysbilete 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8673BD5-EC95-E3DC-5F06-D41F5226453D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Plasshaldar for notat 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DD8CD2B-BAC0-66C9-8DB6-F4FD945AE8CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFE3FC43-EB84-1F8B-CF66-D830DDBD13E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1521713860"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1336982299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{412D9897-6DFD-11A0-E6CD-682F6EB9007D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
+          <p:cNvPr id="2" name="Plasshaldar for lysbilete 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4446C55-9FE0-8829-E400-95D56B9BFCCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Plassholder for notater 2"/>
+          <p:cNvPr id="3" name="Plasshaldar for notat 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0532562A-2D39-2317-ABFB-1A4C42DE988D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-          <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E83C21B-4B1F-A9D1-A308-68B9C9C47F2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1762040987"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2057722157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1809,51 +1951,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0820FB42-1FF4-44AC-B2E5-B3F3B1C959FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A3C221-956D-42BE-B939-3A7FDD681E12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2007,51 +2149,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BC1957-DDFB-48B6-9774-F13C202A5D47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C35DD67B-E9D4-4DF2-87EA-C9E771BFEA06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2215,51 +2357,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F18146B4-B2DD-483C-8B7C-313046BDD2AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B46B23-7C5F-4D92-B8B0-9A3811FF29AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2413,51 +2555,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F4AF67D-2709-4B63-A384-A2EA25BDD795}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61432907-4EAB-4B35-97A8-5304696CD9D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2688,51 +2830,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D847C40-5532-4A52-88F1-BD8340A8301A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{630E71F3-0774-4787-9708-9367CA9E0996}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2953,51 +3095,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95025395-C223-4ABD-845A-6412BDF86B60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FD83792-EB92-40AB-BFF4-EA1142C65E18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3365,51 +3507,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFC9ADA9-6BA0-4660-B02C-1E2ED123BFBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA441B2-8280-4EC7-90F1-DCC7A2266AAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3506,51 +3648,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53527ACB-BFE5-43BD-A300-7AC213BE4AEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A714CFE-CE0C-4C28-8F08-79A494FC10DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3619,51 +3761,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AD3E2FA-0A25-4ABD-8F23-8C984B9673BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814BDAE6-8FFB-443D-9DEC-DD29F2A66DF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3930,51 +4072,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EA395B4-81B8-4BE2-86D7-CE51B609DBD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66FCCDA2-75F0-428F-92A2-08CA75E8E731}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4218,51 +4360,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75A69AE-ADE0-49AE-A6B2-200252A15659}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{784B8586-0C88-4565-AA81-671EA9E6B321}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4463,51 +4605,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>10.02.2026</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F04C31A-5019-4E08-92C1-3B04199B54A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4867,80 +5009,84 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/06/relationships/model3d" Target="../media/model3d1.glb"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/06/relationships/model3d" Target="../media/model3d2.glb"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/06/relationships/model3d" Target="../media/model3d1.glb"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/06/relationships/model3d" Target="../media/model3d2.glb"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -5417,3711 +5563,51 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
               <a:t>Hvor er nord og sør, øst og vest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2204337785"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3659 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Snakkeboble: rektangel med avrundede hjørner 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD59A1C-56EF-FB59-77DE-7DAE115FB737}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9570,50 +6056,3455 @@
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Rectangle 82">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B43B9CA2-4B31-4ACD-9A9F-B8E6C6420386}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Freeform: Shape 84">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33F94DB1-BC5D-454D-845C-7BA3A1F46999}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5932965" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5932965"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 5140363 w 5932965"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 5152943 w 5932965"/>
+              <a:gd name="connsiteY2" fmla="*/ 23550 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 5932965 w 5932965"/>
+              <a:gd name="connsiteY3" fmla="*/ 3479505 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 5262410 w 5932965"/>
+              <a:gd name="connsiteY4" fmla="*/ 6708999 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 5190385 w 5932965"/>
+              <a:gd name="connsiteY5" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 0 w 5932965"/>
+              <a:gd name="connsiteY6" fmla="*/ 6858000 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5932965" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5140363" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5152943" y="23550"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5642847" y="987256"/>
+                  <a:pt x="5932965" y="2183538"/>
+                  <a:pt x="5932965" y="3479505"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="5932965" y="4675783"/>
+                  <a:pt x="5685764" y="5787121"/>
+                  <a:pt x="5262410" y="6708999"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5190385" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="EFEFEF"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" algn="l" rotWithShape="0">
+              <a:schemeClr val="bg1">
+                <a:lumMod val="85000"/>
+                <a:alpha val="30000"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Freeform: Shape 86">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5676B86F-860B-4586-BCAA-C0650C09B7B9}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5922333" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5922333"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 5129731 w 5922333"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 5142311 w 5922333"/>
+              <a:gd name="connsiteY2" fmla="*/ 23550 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 5922333 w 5922333"/>
+              <a:gd name="connsiteY3" fmla="*/ 3479505 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 5251778 w 5922333"/>
+              <a:gd name="connsiteY4" fmla="*/ 6708999 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 5179753 w 5922333"/>
+              <a:gd name="connsiteY5" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 0 w 5922333"/>
+              <a:gd name="connsiteY6" fmla="*/ 6858000 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5922333" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5129731" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5142311" y="23550"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5632215" y="987256"/>
+                  <a:pt x="5922333" y="2183538"/>
+                  <a:pt x="5922333" y="3479505"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="5922333" y="4675783"/>
+                  <a:pt x="5675132" y="5787121"/>
+                  <a:pt x="5251778" y="6708999"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5179753" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:ln w="9525">
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Rectangle 88">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C818ED5-2F56-4171-9445-3AA4F4462396}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1016867"/>
+            <a:ext cx="128016" cy="653903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Rectangle 90">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE74FCE8-866C-4AFA-B45C-FACE2A6094E4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438911" y="2089941"/>
+            <a:ext cx="4970439" cy="18288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D5D5D5"/>
+          </a:solidFill>
+          <a:ln w="3175">
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448056" y="685800"/>
+            <a:ext cx="4922338" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Hvordan finne ut hvor nord, sør, øst og vest er uten kompass?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F4FC99-28E6-42AD-A409-56F804A5234E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="448056" y="2514599"/>
+            <a:ext cx="4922338" cy="4253523"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Klokka 13 om sommeren og klokka 12 om vinteren, vil sola stå i sør.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Ei maurtue vil helst ligge der det er varmt og i le for nordavinden. Derfor bygges ofte maurtuene på sørsida av trær som da tar av for nordavinden. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Planter og trær trenger sol for å få energi til fotosyntesen. Derfor strekker de seg mot sola. Ofte har de flere blader eller greiner mot sør enn mot de andre retningene. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Sola står opp i øst og går ned i vest.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Bilde 13" descr="Bildet viser tre blåveis som strekker seg mot høyre">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43950B29-C8EB-47F9-B2B8-24D65915A364}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5115314" y="10"/>
+            <a:ext cx="4118110" cy="3401558"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4118110" h="3401568">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3343575" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3448028" y="215050"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="3836103" y="1056037"/>
+                  <a:pt x="4076161" y="2055458"/>
+                  <a:pt x="4113475" y="3133192"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="4118110" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="801224" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="797493" y="3185579"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="756786" y="2009870"/>
+                  <a:pt x="474799" y="927359"/>
+                  <a:pt x="22579" y="42066"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Bilde 9" descr="Bildet viser ei maurtue &#10;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A23E6C61-3F4B-4F0E-AB1B-B1309043E273}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8529321" y="10"/>
+            <a:ext cx="3662680" cy="3401558"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3662680" h="3401568">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3662680" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3662680" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="774527" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="769892" y="3133175"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="732577" y="2055441"/>
+                  <a:pt x="492520" y="1056020"/>
+                  <a:pt x="104445" y="215033"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Bilde 7" descr="Bildet viser blå himmel og ei strålende sol">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACE21A41-BCE7-43F5-A910-5C650FE89788}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="-1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5168353" y="3456432"/>
+            <a:ext cx="7023646" cy="3401568"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7023646" h="3401568">
+                <a:moveTo>
+                  <a:pt x="749132" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7023646" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7023646" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3401568"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="79008" y="3238906"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="502362" y="2321466"/>
+                  <a:pt x="749563" y="1215476"/>
+                  <a:pt x="749563" y="24956"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135540529"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876692" y="29717"/>
+            <a:ext cx="4597747" cy="1616203"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Himmelretningene</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F4FC99-28E6-42AD-A409-56F804A5234E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876692" y="1822276"/>
+            <a:ext cx="5182254" cy="3447832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Ute har dere brukt kompass til å </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>finne de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>fire himmelretningene nord, sør, øst og vest. Disse forkortes ofte med N, S, Ø og V (på engelsk N, S, E og W). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>I kompasset peker den røde delen av nåla mot nord.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Nåla i kompasset oppfører seg sånn fordi den er magnetisk, og fordi jorda er en stor magnet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Nå skal dere utforske hva det betyr at noe er magnetisk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bilde 4" descr="Et bilde som viser et kompass. Nordpila er rød">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C45DAA-4203-4C7F-A0A1-2793209E474D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="-2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6942172" y="1645920"/>
+            <a:ext cx="4435836" cy="4269934"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Group 57">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FD67D68-9B83-C338-8342-3348D8F22347}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-5025" y="6737718"/>
+            <a:ext cx="12207200" cy="123363"/>
+            <a:chOff x="-5025" y="6737718"/>
+            <a:chExt cx="12207200" cy="123363"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Rectangle 58">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E397F34-6B84-0D3B-0F29-B1D134B3B885}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr>
+              <p:extLst>
+                <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                  <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                </p:ext>
+              </p:extLst>
+            </p:nvPr>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000" flipH="1">
+              <a:off x="6036894" y="695800"/>
+              <a:ext cx="123362" cy="12207199"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:schemeClr val="accent5"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:schemeClr val="accent2"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="1800000" scaled="0"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="nb-NO" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Rectangle 59">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BD98075-BFC1-BE9C-7FB7-23FE55E43393}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr>
+              <p:extLst>
+                <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                  <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                </p:ext>
+              </p:extLst>
+            </p:nvPr>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="9176406" y="3835311"/>
+              <a:ext cx="123362" cy="5928176"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="19000">
+                  <a:schemeClr val="accent5">
+                    <a:alpha val="0"/>
+                  </a:schemeClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="600000" scaled="0"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="nb-NO" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192216521"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CF51F4B-35A7-FFCF-AE7E-50CA41A2ABA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="755484" y="739836"/>
+            <a:ext cx="3702580" cy="677014"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Utforsk magneter</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74F38AF-F33D-C41B-EFB8-7E75C8DC1AA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="755484" y="2192216"/>
+            <a:ext cx="4625409" cy="2086707"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Magneter består av en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>sørpol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> og en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>nordpol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Utforsk kreftene mellom de to polene.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Bilde 6" descr="Et bilde som inneholder to stavmagneter. magnetsidenes sørpol har blå farge, og magnetsidenes nordpol har rød farge">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9EDF05-6C1D-74D5-B3F4-B6759CFDBA3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6583164" y="2332894"/>
+            <a:ext cx="4853352" cy="2426676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Snakkeboble: rektangel 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE03C2A8-33BC-EA59-F7FF-3B66984BEC9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="885747" y="4327097"/>
+            <a:ext cx="4495146" cy="1611294"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 44765"/>
+              <a:gd name="adj2" fmla="val -80101"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2A69A2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Greier dere å bruke den ene magneten til å styre den andre, for eksempel til å snurre den 360° rundt eller flytte den til et bestemt sted?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Snakkeboble: rektangel 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB13F29E-42B1-1D1B-F4AD-53D140E383B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941370" y="272696"/>
+            <a:ext cx="3564070" cy="1144154"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -44258"/>
+              <a:gd name="adj2" fmla="val 83304"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2A69A2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hvordan påvirker de ulike polene hverandre?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2658418171"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="985520" y="741392"/>
+            <a:ext cx="4488920" cy="1380486"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Materialegenskaper</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F4FC99-28E6-42AD-A409-56F804A5234E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876692" y="2533476"/>
+            <a:ext cx="4597747" cy="3447832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="114300">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Materialer som er magnetiske har den egenskapen at de enten er eller kan bli magneter.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="114300">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Dette kan vi bruke til å lage vårt eget kompass. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74" name="Group 73">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FD67D68-9B83-C338-8342-3348D8F22347}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-5025" y="6737718"/>
+            <a:ext cx="12207200" cy="123363"/>
+            <a:chOff x="-5025" y="6737718"/>
+            <a:chExt cx="12207200" cy="123363"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Rectangle 74">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E397F34-6B84-0D3B-0F29-B1D134B3B885}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr>
+              <p:extLst>
+                <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                  <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                </p:ext>
+              </p:extLst>
+            </p:nvPr>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000" flipH="1">
+              <a:off x="6036894" y="695800"/>
+              <a:ext cx="123362" cy="12207199"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:schemeClr val="accent5"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:schemeClr val="accent2"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="1800000" scaled="0"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="nb-NO" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Rectangle 75">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BD98075-BFC1-BE9C-7FB7-23FE55E43393}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr>
+              <p:extLst>
+                <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                  <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                </p:ext>
+              </p:extLst>
+            </p:nvPr>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="9176406" y="3835311"/>
+              <a:ext cx="123362" cy="5928176"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="19000">
+                  <a:schemeClr val="accent5">
+                    <a:alpha val="0"/>
+                  </a:schemeClr>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="600000" scaled="0"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="nb-NO" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Snakkeboble: rektangel 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6844EA9-70B3-949D-0198-9C73185C6824}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1041965" y="4677778"/>
+            <a:ext cx="4267200" cy="700181"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -37866"/>
+              <a:gd name="adj2" fmla="val 121100"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2A69A2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Men hva er et kompass?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bilde 4" descr="Bilde som viser et kompass med rød nordpil">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C45DAA-4203-4C7F-A0A1-2793209E474D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6857999" y="7573"/>
+            <a:ext cx="5366241" cy="6850427"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1842994302"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876694" y="906109"/>
+            <a:ext cx="9478740" cy="1013576"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Kompass</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F4FC99-28E6-42AD-A409-56F804A5234E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="792480" y="2141714"/>
+            <a:ext cx="4958079" cy="3845814"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="114300">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Et kompass er et instrument som viser himmelretningene.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="114300">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Nåla som beveger seg inne i kompasset er magnetisk. Ettersom også jorda er magnetisk, stiller nåla seg inn etter jordas magnetfelt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="114300">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Den delen av </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>kompassnåla som peker mot nord er alltid merket med en farge (ofte rød).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="114300" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bilde 5" descr="Illustrasjon som viser jordkloden. Tegnet på er magnetfelt som går fra pol til pol.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA740C8E-3324-4DB4-B47B-7F2309C093CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6964594" y="372777"/>
+            <a:ext cx="4724784" cy="6112446"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2103253016"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58E6E75-3285-38EF-EDC2-51083173381E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Bilde 2" descr="Et bilde som inneholder et kompass og to skåler med vann. I begge skålene ligger et sirkelformet matpapir med ei synål på. Begge nålene ligger vendt i samme retning som kompassretningen, nord-sør.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DCF19F7-84E9-44DA-ED39-4081BC6E7289}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6855460" y="12050"/>
+            <a:ext cx="5336540" cy="6845950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Title 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30494E3E-D173-C1E6-16CA-DB069BA315DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="699054" y="1635527"/>
+            <a:ext cx="6017260" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Lag ditt eget kompass</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4F74D6-77F6-6E88-32F5-6A4204091BD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="699054" y="2961090"/>
+            <a:ext cx="5430075" cy="1785104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>agnetisere synåla ved å stryke magneten langs nåla (i samme retning) 50 ganger. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Fest så nåla i en bit av papiret.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="464646"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Legg papir med nål på vannoverflata. Vent til vannet og nåla ligge i ro.</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2296106467"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA04553-D990-D6E7-623C-91617F76D070}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BDBE277-68A4-9202-861E-4357FDFBB8F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876694" y="906109"/>
+            <a:ext cx="4538269" cy="1013576"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Hvor er nord og sør, </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>øst og vest?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4A68A47-CE1E-4442-3221-C4E608AB3692}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876694" y="2279547"/>
+            <a:ext cx="4958079" cy="3845814"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Vi har funnet ut at vi kan bruke et kompass eller sola og naturen til å finne ut av hvor nord, sør, øst og vest er.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Diskuter i par og del i plenum:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Hva har vi funnet ut om magnetiske krefter?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Hvordan virker et kompass?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Bilde 3" descr="Et bakgrunnsbilde som viser et historisk kart og et kompass av eldre modell">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99513B97-AAAC-B5E5-54CF-62E657625360}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="43329"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5834773" y="0"/>
+            <a:ext cx="6355704" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="6878775" h="6858000">
+                <a:moveTo>
+                  <a:pt x="1102973" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1160688" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="983189" y="331786"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="914866" y="469145"/>
+                  <a:pt x="850355" y="608712"/>
+                  <a:pt x="789261" y="750263"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="774307" y="784928"/>
+                  <a:pt x="759992" y="819849"/>
+                  <a:pt x="745295" y="854514"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="756682" y="845393"/>
+                  <a:pt x="765489" y="833492"/>
+                  <a:pt x="770857" y="819975"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="879943" y="589569"/>
+                  <a:pt x="999605" y="365513"/>
+                  <a:pt x="1131329" y="148742"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="1227589" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6878775" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="6878775" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="713521" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="625642" y="6670527"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="507232" y="6398531"/>
+                  <a:pt x="403083" y="6118381"/>
+                  <a:pt x="312785" y="5830359"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="278149" y="5719759"/>
+                  <a:pt x="248879" y="5607635"/>
+                  <a:pt x="212198" y="5480401"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="212208" y="5491601"/>
+                  <a:pt x="212803" y="5502788"/>
+                  <a:pt x="213988" y="5513923"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="264089" y="5723695"/>
+                  <a:pt x="307290" y="5935370"/>
+                  <a:pt x="365826" y="6142729"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="433152" y="6380817"/>
+                  <a:pt x="510068" y="6614016"/>
+                  <a:pt x="597975" y="6841549"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="604824" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="552056" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="539576" y="6828295"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="380597" y="6414594"/>
+                  <a:pt x="260223" y="5988893"/>
+                  <a:pt x="171555" y="5552906"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="91163" y="5157998"/>
+                  <a:pt x="43746" y="4758899"/>
+                  <a:pt x="12305" y="4357388"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="-14281" y="4013908"/>
+                  <a:pt x="4507" y="3672965"/>
+                  <a:pt x="46684" y="3331516"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="127203" y="2664286"/>
+                  <a:pt x="277819" y="2007265"/>
+                  <a:pt x="496065" y="1371196"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="636273" y="966066"/>
+                  <a:pt x="800445" y="573253"/>
+                  <a:pt x="995723" y="196614"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80810782"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D4BBA7D-07D0-71ED-52EE-6D7EB7BF36C1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0EB13C9-5475-DDBF-D38C-774CC4F1763F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876694" y="906109"/>
+            <a:ext cx="9478740" cy="1013576"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
+              <a:t>Magnetiske og geografiske poler</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TekstSylinder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9BD38A-A56E-9163-9E2D-556F044201E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876694" y="2279547"/>
+            <a:ext cx="4958079" cy="3845814"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Dere har utforsket magnetiske krefter og sett hvordan et kompass virker.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>Like poler frastøter hverandre. Hvorfor peker da </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>nordpolen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t> på kompassnåla mot nord (jordas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1"/>
+              <a:t>nordpol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:t>)? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bilde 5" descr="Illustrasjon som viser jordkloden. Tegnet på er magnetfelt som går fra pol til pol.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4778AC-514E-7A76-CA45-1C112790C6E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="screen">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6964594" y="372777"/>
+            <a:ext cx="4724784" cy="6112446"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2506907063"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10206,95 +10097,225 @@
     <a:accent2>
       <a:srgbClr val="ED7D31"/>
     </a:accent2>
     <a:accent3>
       <a:srgbClr val="A5A5A5"/>
     </a:accent3>
     <a:accent4>
       <a:srgbClr val="FFC000"/>
     </a:accent4>
     <a:accent5>
       <a:srgbClr val="5B9BD5"/>
     </a:accent5>
     <a:accent6>
       <a:srgbClr val="70AD47"/>
     </a:accent6>
     <a:hlink>
       <a:srgbClr val="0563C1"/>
     </a:hlink>
     <a:folHlink>
       <a:srgbClr val="954F72"/>
     </a:folHlink>
   </a:clrScheme>
 </a:themeOverride>
 </file>
 
+<file path=ppt/theme/themeOverride2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Office">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="44546A"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="E7E6E6"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="4472C4"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="ED7D31"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="A5A5A5"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="FFC000"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="5B9BD5"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="70AD47"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="0563C1"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="954F72"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
+<file path=ppt/theme/themeOverride3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Office">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="44546A"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="E7E6E6"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="4472C4"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="ED7D31"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="A5A5A5"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="FFC000"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="5B9BD5"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="70AD47"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="0563C1"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="954F72"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
+<file path=ppt/theme/themeOverride4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Office">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="44546A"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="E7E6E6"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="4472C4"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="ED7D31"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="A5A5A5"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="FFC000"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="5B9BD5"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="70AD47"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="0563C1"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="954F72"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>574</Words>
+  <Words>659</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>46</Paragraphs>
-[...1 lines deleted...]
-  <Notes>9</Notes>
+  <Paragraphs>55</Paragraphs>
+  <Slides>10</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hvor er nord og sør, øst og vest?</vt:lpstr>
       <vt:lpstr>Hvordan finne ut hvor nord, sør, øst og vest er uten kompass?</vt:lpstr>
       <vt:lpstr>Himmelretningene</vt:lpstr>
       <vt:lpstr>Utforsk magneter</vt:lpstr>
       <vt:lpstr>Materialegenskaper</vt:lpstr>
       <vt:lpstr>Kompass</vt:lpstr>
       <vt:lpstr>Lag ditt eget kompass</vt:lpstr>
-      <vt:lpstr>Jorda er en magnet</vt:lpstr>
+      <vt:lpstr>Hvor er nord og sør,  øst og vest?</vt:lpstr>
+      <vt:lpstr>Magnetiske og geografiske poler</vt:lpstr>
       <vt:lpstr>Sør blir nord og nord blir sør</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentasjon</dc:title>
   <dc:creator>Øystein Sørborg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>