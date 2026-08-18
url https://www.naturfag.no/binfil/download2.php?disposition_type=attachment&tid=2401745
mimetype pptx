--- v0 (2025-11-09)
+++ v1 (2026-08-18)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId8"/>
+    <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="392" r:id="rId2"/>
     <p:sldId id="422" r:id="rId3"/>
     <p:sldId id="424" r:id="rId4"/>
     <p:sldId id="419" r:id="rId5"/>
-    <p:sldId id="421" r:id="rId6"/>
-    <p:sldId id="425" r:id="rId7"/>
+    <p:sldId id="425" r:id="rId6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -418,76 +415,76 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="18025" autoAdjust="0"/>
     <p:restoredTop sz="91325" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="95" d="100"/>
-          <a:sy n="95" d="100"/>
+          <a:sx n="145" d="100"/>
+          <a:sy n="145" d="100"/>
         </p:scale>
-        <p:origin x="348" y="72"/>
+        <p:origin x="1986" y="120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -532,51 +529,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{48571B2A-119E-469B-8351-17B53581368C}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -803,54 +800,50 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plasshaldar for lysbilete 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -882,154 +875,50 @@
           <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E17B9F96-F8F7-4AF2-B379-C3E7C67B2A19}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2118211170"/>
-      </p:ext>
-[...102 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="697265721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1228,51 +1117,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere undertittelstil i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CF663E5D-12D9-4517-8C01-F7C95DF22AFA}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1396,51 +1285,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{54448A5F-1B58-46CC-AD4E-7190AF90AE4E}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1574,51 +1463,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD6CA32F-C906-495A-A8C6-AEA89270EF6F}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1752,51 +1641,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6436A03-7491-4FEA-AD04-F43A6B3B8EF1}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2003,51 +1892,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B200689-F130-4FB5-BBC2-30CD76A681C6}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2298,51 +2187,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6583B15A-6988-43C6-8A00-5B24567D8A7D}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2723,51 +2612,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{956EE64A-EE14-42AC-A124-2DFCDDF8F81B}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2850,51 +2739,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EE8D6EB1-438F-4390-9C4D-A52425DDCF60}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3009,51 +2898,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A3BC44D6-BFFE-4CB8-AEB5-F3227CF46820}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3285,51 +3174,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{729A1CB4-5DC3-4849-981A-695630BAB05B}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3537,51 +3426,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8AADE483-D001-4374-9E54-E282C43BF9A2}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3758,51 +3647,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{43BF7E07-A901-4F50-A3FD-51500362F0EB}" type="datetime1">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>23.03.2025</a:t>
+              <a:t>05.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="6356351"/>
             <a:ext cx="3860800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4136,55 +4025,51 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bilete 4" descr="Foto av blæretang i sjøen.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
@@ -4768,345 +4653,212 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tittel 1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AE91352-6987-40E6-B57D-6B18A2BAAECC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C433D7B-297C-A909-6149-FA308F0EAD36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-        <p:txBody>
-[...31 lines deleted...]
-        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="nb-NO" sz="4000" dirty="0"/>
+              <a:t>Hvordan er tangartene tilpasset miljøet de lever i?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1978E6B9-0405-60CE-A016-28BB2E0B7AF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1600201"/>
+            <a:ext cx="7790656" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Bruk observasjonene fra fjæra og studer de ulike tangartene dere har funnet, og sjekk om beskrivelsen</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Tradisjonelt har tang blitt brukt til å kurere ulike sykdommer. Blæretang har for eksempel blitt brukt:</a:t>
+              <a:t>e av tang stemmer:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>til å kurere struma på grunn av at den er veldig rik på jod</a:t>
-[...19 lines deleted...]
-              <a:buNone/>
+              <a:t>Tangartene er godt festet til </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>underlaget slik at de ikke løsner av bølger og strøm.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Tangartene er bøyelige og robuste slik at de ikke knekker.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Tangartene har stor overflate for å ta opp nok sollys og næringsstoff fra vannet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" b="0" i="0" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Luftblærene som noen av tangartene har, gjør at tangen flyter opp mot sollyset. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Bilde 4" descr="Fire brune glassflasker med hvite korker og med blankt innhold">
+          <p:cNvPr id="5" name="Plassholder for innhold 4" descr="Foto av blæretang i sjøen.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8BBE836-ED3F-4A3E-A96A-59F5A65ED6A6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0D9015-0B02-9B68-32BE-92006351AF46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect l="21538"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4571610" cy="6858000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7356138" y="2644319"/>
+            <a:ext cx="4896548" cy="2808312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...154 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1909738270"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -5650,87 +5402,86 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>312</Words>
+  <Words>238</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>27</Paragraphs>
-[...1 lines deleted...]
-  <Notes>2</Notes>
+  <Paragraphs>18</Paragraphs>
+  <Slides>5</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hva kjennetegner tang?</vt:lpstr>
       <vt:lpstr>Hvor mange ulike typer tang fant dere?</vt:lpstr>
       <vt:lpstr>Hvor gammel er tangen?</vt:lpstr>
       <vt:lpstr>Tradisjonell bruk av tang</vt:lpstr>
-      <vt:lpstr>Tang som medisin</vt:lpstr>
       <vt:lpstr>Hvordan er tangartene tilpasset miljøet de lever i?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentasjon</dc:title>
   <dc:creator>Øystein Sørborg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>