--- v0 (2025-12-31)
+++ v1 (2026-10-22)
@@ -43,51 +43,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="265" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="263" r:id="rId6"/>
     <p:sldId id="264" r:id="rId7"/>
-    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="266" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -200,62 +200,62 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{1897F5C7-4A13-4E0C-90CE-D37EFCD7ED74}" v="173" dt="2024-10-20T17:45:09.585"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr showOutlineIcons="0">
+  <p:normalViewPr>
     <p:restoredLeft sz="34562" autoAdjust="0"/>
     <p:restoredTop sz="86411" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="62" d="100"/>
           <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="102" y="822"/>
+        <p:origin x="96" y="498"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -471,51 +471,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86AB1A31-F6BF-40F1-926E-A50CD477B55C}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2390,51 +2390,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2560,51 +2560,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2740,51 +2740,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2910,51 +2910,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3156,51 +3156,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3388,51 +3388,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3755,51 +3755,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3873,51 +3873,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3968,51 +3968,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4245,51 +4245,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4498,51 +4498,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4715,51 +4715,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6497,158 +6497,308 @@
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB39B86D-ED4E-A87F-1135-85ECAF89F341}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1508645"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
-              <a:t>Dyr brukar forskjellige sansar for å tilpasse seg</a:t>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Dyr bruker forskjellige sanser for å tilpasse seg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangular Callout 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6961179" y="1576917"/>
-            <a:ext cx="3320441" cy="3405317"/>
+            <a:off x="6210553" y="566984"/>
+            <a:ext cx="4107155" cy="2026092"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -66684"/>
               <a:gd name="adj2" fmla="val -22218"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="7E5C42"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2400" i="1" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nn-NO" sz="2400" dirty="0"/>
+              <a:rPr lang="nb-NO" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kva har vi funne ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" b="0" i="1" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 6" descr="Gaupe som sitter på et berg. Gaupen er brun og har gule øyne. På toppen av ørene er det sorte hårstusser som stikker opp."/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-83799" y="-310244"/>
             <a:ext cx="4786427" cy="7179641"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangular Callout 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F16AFB-071C-79A7-1E1A-BA5F73D10C4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="3581737"/>
+            <a:ext cx="4107155" cy="2232210"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -66684"/>
+              <a:gd name="adj2" fmla="val -22218"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="7E5C42"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" dirty="0"/>
+              <a:t>Dyr brukar forskjellige sansar for å </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>tilpasse seg til miljø og levestad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="19857378"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="158780164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7139,89 +7289,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>494</Words>
+  <Words>500</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>68</Paragraphs>
+  <Paragraphs>69</Paragraphs>
   <Slides>7</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Korleis brukar dyra sansane?</vt:lpstr>
       <vt:lpstr>Skogmus</vt:lpstr>
       <vt:lpstr>Hønsehauk</vt:lpstr>
       <vt:lpstr>Ulv</vt:lpstr>
       <vt:lpstr>Bille</vt:lpstr>
       <vt:lpstr>Hoggorm</vt:lpstr>
-      <vt:lpstr>Dyr brukar forskjellige sansar for å tilpasse seg</vt:lpstr>
+      <vt:lpstr>Dyr bruker forskjellige sanser for å tilpasse seg</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Anette Braathen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>