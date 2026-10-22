--- v0 (2025-11-05)
+++ v1 (2026-10-22)
@@ -207,54 +207,54 @@
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{A1AC3F9E-8332-419A-A635-EE56129372D5}" v="116" dt="2024-10-20T17:46:07.850"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34562" autoAdjust="0"/>
     <p:restoredTop sz="86411" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="62" d="100"/>
+          <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="120" y="792"/>
+        <p:origin x="96" y="498"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -478,51 +478,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86AB1A31-F6BF-40F1-926E-A50CD477B55C}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2397,51 +2397,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2567,51 +2567,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2747,51 +2747,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2917,51 +2917,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3163,51 +3163,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3395,51 +3395,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3762,51 +3762,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3880,51 +3880,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3975,51 +3975,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4252,51 +4252,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4505,51 +4505,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4722,51 +4722,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA23203C-FE2F-4C23-A7F8-9C226901265B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.10.2024</a:t>
+              <a:t>25.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6519,140 +6519,285 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1508645"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Dyr bruker forskjellige sanser for å tilpasse seg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangular Callout 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6961179" y="1576917"/>
-            <a:ext cx="3320441" cy="3405317"/>
+            <a:off x="6210553" y="566984"/>
+            <a:ext cx="4107155" cy="2026092"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -66684"/>
               <a:gd name="adj2" fmla="val -22218"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="7E5C42"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2400" i="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="2400" dirty="0"/>
+              <a:rPr lang="nb-NO" sz="2400" b="0" i="1" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hva har vi funnet ut?</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 6" descr="Gaupe som sitter på et berg. Gaupen er brun og har gule øyne. På toppen av ørene er det sorte hårstusser som stikker opp."/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-83799" y="-310244"/>
             <a:ext cx="4786427" cy="7179641"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangular Callout 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F16AFB-071C-79A7-1E1A-BA5F73D10C4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="3581737"/>
+            <a:ext cx="4107155" cy="2232210"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -66684"/>
+              <a:gd name="adj2" fmla="val -22218"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="7E5C42"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" i="1" dirty="0"/>
+              <a:t>Dyr bruker forskjellige sanser for å </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>tilpasse seg til miljø og levested</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="19857378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7137,54 +7282,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>496</Words>
+  <Words>502</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>68</Paragraphs>
+  <Paragraphs>69</Paragraphs>
   <Slides>7</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>