--- v1 (2025-12-31)
+++ v2 (2026-05-25)
@@ -23,51 +23,50 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="336" r:id="rId3"/>
     <p:sldId id="332" r:id="rId4"/>
     <p:sldId id="358" r:id="rId5"/>
     <p:sldId id="365" r:id="rId6"/>
     <p:sldId id="364" r:id="rId7"/>
@@ -248,158 +247,91 @@
     <a:srgbClr val="000000"/>
     <a:srgbClr val="E638A8"/>
     <a:srgbClr val="FD6151"/>
     <a:srgbClr val="82320E"/>
     <a:srgbClr val="7E4312"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="30826" autoAdjust="0"/>
     <p:restoredTop sz="88256" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="65" d="100"/>
+          <a:sy n="65" d="100"/>
         </p:scale>
-        <p:origin x="108" y="384"/>
+        <p:origin x="116" y="56"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-168"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
-[...66 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -444,51 +376,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1584,51 +1516,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1754,51 +1686,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1934,51 +1866,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2104,51 +2036,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2350,51 +2282,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2582,51 +2514,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2949,51 +2881,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3067,51 +2999,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3162,51 +3094,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3439,51 +3371,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3692,51 +3624,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3909,51 +3841,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>16.12.2025</a:t>
+              <a:t>04.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4491,117 +4423,117 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="890338" y="4409267"/>
             <a:ext cx="3474720" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 3474720"/>
-[...24 lines deleted...]
-              <a:gd name="connsiteY12" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 694944 w 3474720"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1355141 w 3474720"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 2015338 w 3474720"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2779776 w 3474720"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 3474720 w 3474720"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3474720 w 3474720"/>
+              <a:gd name="csY6" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 2779776 w 3474720"/>
+              <a:gd name="csY7" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 2189074 w 3474720"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 1528877 w 3474720"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 868680 w 3474720"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 0 w 3474720"/>
+              <a:gd name="csY12" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX5" y="connsiteY5"/>
+                <a:pos x="csX5" y="csY5"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX6" y="connsiteY6"/>
+                <a:pos x="csX6" y="csY6"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX7" y="connsiteY7"/>
+                <a:pos x="csX7" y="csY7"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX8" y="connsiteY8"/>
+                <a:pos x="csX8" y="csY8"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX9" y="connsiteY9"/>
+                <a:pos x="csX9" y="csY9"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX10" y="connsiteY10"/>
+                <a:pos x="csX10" y="csY10"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX12" y="connsiteY12"/>
+                <a:pos x="csX12" y="csY12"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3474720" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="224454" y="-14544"/>
                   <a:pt x="495407" y="26540"/>
                   <a:pt x="694944" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="894481" y="-26540"/>
                   <a:pt x="1130063" y="24713"/>
                   <a:pt x="1355141" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1580219" y="-24713"/>
                   <a:pt x="1820099" y="26695"/>
                   <a:pt x="2015338" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2210577" y="-26695"/>
@@ -7692,69 +7624,69 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="394825" y="1985848"/>
             <a:ext cx="5557296" cy="3742762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Når vi er på jorda bruker balansenervene i øret tyngdekraften til å finne ut hva som er opp og ned. I tillegg får vi også informasjon gjennom synet. </a:t>
+              <a:t>Når vi er på jorda, bruker balanseorganet i øret tyngdekraften til å finne ut hva som er opp og ned. I tillegg får vi også informasjon gjennom synet. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>I vektløshet merker ikke balansenervene tyngdekraften lenger, og hjernen blir forvirret. Etter en stund vil hjernen bare bruke synet til å orientere seg.    </a:t>
+              <a:t>I vektløshet merker ikke balanseorganet tyngdekraften lenger, og hjernen blir forvirret. Etter en stund vil hjernen bare bruke synet til å orientere seg.    </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Når astronautene kommer tilbake til jorda, bruker hjernen litt tid på å tilpasse seg signalene fra balansenervene igjen. De blir svimle og mister ofte balansen. Derfor må astronautene trene balanseøvelser. </a:t>
+              <a:t>Når astronautene kommer tilbake til jorda, bruker hjernen litt tid på å tilpasse seg signalene fra balanseorganet igjen. De blir svimle og mister ofte balansen. Derfor må astronautene trene balanseøvelser. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Snakkeboble: oval 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7E9898E-9599-BE2A-71AF-3322BF306EEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9063319" y="793102"/>
             <a:ext cx="2913078" cy="1810139"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -8625,51 +8557,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{610DE139-4EA6-28C5-4312-5D44AC83EEE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="0" y="9832"/>
             <a:ext cx="12192000" cy="6881279"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F56C5E78-41A6-35C6-EEA4-89C827BCA65E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -8705,51 +8637,51 @@
           <a:xfrm>
             <a:off x="838199" y="1825625"/>
             <a:ext cx="4803843" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:glow rad="101600">
                     <a:srgbClr val="00599D"/>
                   </a:glow>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Når astronautene kommer tilbake til jorda, må hjernen deres på nytt lære hvordan den skal bruke informasjonen fra øynene, balanseorganene i det indre øret og musklene, for å kontrollere kroppsbevegelsene. </a:t>
+              <a:t>Når astronautene kommer tilbake til jorda, må hjernen deres på nytt lære hvordan den skal bruke informasjonen fra øynene, balanseorganet i det indre øret og musklene, for å kontrollere kroppsbevegelsene. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Speech Bubble: Oval 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E9B6458-B4F3-F803-4C58-3B60D0E53C43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="456255" y="4505412"/>
             <a:ext cx="4114067" cy="1987463"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 60188"/>
               <a:gd name="adj2" fmla="val 1737"/>
@@ -9381,51 +9313,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>634</Words>
+  <Words>635</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>51</Paragraphs>
   <Slides>12</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>