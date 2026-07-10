--- v2 (2026-05-25)
+++ v3 (2026-07-10)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="336" r:id="rId3"/>
     <p:sldId id="332" r:id="rId4"/>
     <p:sldId id="358" r:id="rId5"/>
     <p:sldId id="365" r:id="rId6"/>
     <p:sldId id="364" r:id="rId7"/>
     <p:sldId id="351" r:id="rId8"/>
     <p:sldId id="348" r:id="rId9"/>
     <p:sldId id="359" r:id="rId10"/>
     <p:sldId id="352" r:id="rId11"/>
-    <p:sldId id="357" r:id="rId12"/>
-    <p:sldId id="362" r:id="rId13"/>
+    <p:sldId id="366" r:id="rId12"/>
+    <p:sldId id="367" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -247,63 +247,63 @@
     <a:srgbClr val="000000"/>
     <a:srgbClr val="E638A8"/>
     <a:srgbClr val="FD6151"/>
     <a:srgbClr val="82320E"/>
     <a:srgbClr val="7E4312"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="30826" autoAdjust="0"/>
     <p:restoredTop sz="88256" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="65" d="100"/>
-          <a:sy n="65" d="100"/>
+          <a:sx n="49" d="100"/>
+          <a:sy n="49" d="100"/>
         </p:scale>
-        <p:origin x="116" y="56"/>
+        <p:origin x="68" y="400"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-168"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -376,51 +376,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -668,54 +668,50 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/yqHiShYGkZQ" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1248,134 +1244,50 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9667E091-2504-4499-A49A-C966FD9579DD}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3343837194"/>
-      </p:ext>
-[...82 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3809997866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1516,51 +1428,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1686,51 +1598,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1866,51 +1778,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2036,51 +1948,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2282,51 +2194,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2514,51 +2426,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2881,51 +2793,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2999,51 +2911,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3094,51 +3006,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3371,51 +3283,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3624,51 +3536,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3841,51 +3753,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>04.05.2026</a:t>
+              <a:t>26.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4238,55 +4150,55 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TiUvXmRDwEQ" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/yqHiShYGkZQ" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -4386,51 +4298,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="890337" y="640080"/>
             <a:ext cx="4271971" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="4800" dirty="0"/>
-              <a:t>Hvordan trener astronauter etter en romferd?</a:t>
+              <a:t>Hvorfor må astronauter trene balanse etter en romferd?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="sketchy line">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49775AF-8896-43EE-92C6-83497D6DC56F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
@@ -5143,111 +5055,50 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="0" rIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Det er fordi de små lommene mellom ryggvirvlene ikke presses sammen slik de gjør nede på jorda.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Speech Bubble: Oval 2">
-[...59 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7284719" y="2011680"/>
             <a:ext cx="4554013" cy="1107996"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Astronauter kan bli flere centimeter lengre mens de er i verdensrommet.</a:t>
             </a:r>
           </a:p>
@@ -5309,583 +5160,851 @@
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF8BA9B0-1AFF-0F56-D578-60B82B5D8658}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Vi svarer på spørsmålet sammen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{001962A2-D720-2CCB-1528-7F91A0F5D30C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="6408174" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t>Hvorfor må astronauter trene balanse etter en romferd?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>1. Diskuter spørsmålet i par: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hva har vi funnet ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Hvordan har vi funnet ut dette?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>2. Samarbeid to og to par: Del svarene med et annet elevpar og bli enige om et felles svar som kan deles i plenum.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafikk 7" descr="Styrerom med heldekkende fyll">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F8C80DB-68C4-813F-677D-F4C6EB08C8F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7779026" y="1690688"/>
+            <a:ext cx="3896139" cy="3896139"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Snakkeboble: oval 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{624F3D19-DF35-985F-7539-41D9EDF28F7D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8958470" y="2226365"/>
+            <a:ext cx="808382" cy="371061"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -51240"/>
+              <a:gd name="adj2" fmla="val 78399"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="305D98"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="305D98"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Snakkeboble: oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D2E76F-DD11-D307-12C7-6DCACA72A77C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9766852" y="1959719"/>
+            <a:ext cx="808382" cy="371061"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 41197"/>
+              <a:gd name="adj2" fmla="val 99598"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="305D98"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="305D98"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="726386966"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="10" grpId="0" animBg="1"/>
-      <p:bldP spid="3" grpId="0" animBg="1"/>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
     </p:bldLst>
   </p:timing>
-</p:sld>
-[...312 lines deleted...]
-  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
+          <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EA10449-C806-6722-AE2D-D5BDF5DBA2EA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CD9C1E5-BCFB-F1F3-D0F1-78B8C7EEE2FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...3 lines deleted...]
-            <p:ph type="title" idx="4294967295"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="958640" y="2441193"/>
-            <a:ext cx="6549081" cy="1077218"/>
+            <a:off x="836679" y="723898"/>
+            <a:ext cx="6002110" cy="1495425"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...11 lines deleted...]
-              <a:buFontTx/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3700"/>
+              <a:t>Plenum: Hva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3700" dirty="0"/>
+              <a:t>har vi funnet ut?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DCC884E-99C8-4378-0254-7E193C414146}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="836680" y="2405067"/>
+            <a:ext cx="6002110" cy="3729034"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="nb-NO" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...14 lines deleted...]
-            </a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="1" dirty="0"/>
+              <a:t>Hvorfor må astronauter trene balanse etter en romferd? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
+              <a:t>I rommet blir astronautene utsatt for mikrogravitasjon. Filmen forklarte at dette er en slags vektløshet, som forstyrrer balanseorganet. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" dirty="0"/>
+              <a:t>Når astronautene kommer tilbake til jorda, bruker hjernen litt tid på å tilpasse seg signalene fra balanseorganet igjen. De blir svimle og mister ofte balansen. Derfor må astronautene trene balanseøvelser, slik vi gjorde ute. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
+          <p:cNvPr id="4" name="Picture 6" descr="Astronaut utenfor romstasjonen med jorda i bakgrunnen.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59E53B94-E6EE-9781-9D5F-DCAAFD2ED3E7}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FD30A05-0254-6B17-AEBE-C3E1E49991CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect t="4532" r="1" b="1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8712803" y="1859608"/>
-            <a:ext cx="2444060" cy="2240388"/>
+            <a:off x="7199440" y="10"/>
+            <a:ext cx="4992560" cy="6857990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3305741827"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2092587255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -6782,60 +6901,285 @@
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="nn-NO"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Speech Bubble: Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B3A9B59-01B4-D951-460C-8834A8741A26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5004619" y="491614"/>
+            <a:ext cx="7039745" cy="2731810"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -26175"/>
+              <a:gd name="adj2" fmla="val 69866"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="305D98"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="0" rIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>Mens</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> du ser </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>filmen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>Følg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> med </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>på</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> om du </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>får</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>noe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>informasjon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> om </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>hvorfor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> alt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>svever</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> alt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>rundt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>romskipet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1768910950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -9313,96 +9657,95 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>635</Words>
+  <Words>740</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>51</Paragraphs>
+  <Paragraphs>53</Paragraphs>
   <Slides>12</Slides>
-  <Notes>7</Notes>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
-      <vt:lpstr>__Roboto_9cc70f</vt:lpstr>
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Hvordan trener astronauter etter en romferd?</vt:lpstr>
+      <vt:lpstr>Hvorfor må astronauter trene balanse etter en romferd?</vt:lpstr>
       <vt:lpstr>Hvorfor trene?</vt:lpstr>
       <vt:lpstr>Hvorfor er det viktig for astronauter å trene opp balansen igjen?</vt:lpstr>
       <vt:lpstr>Hva er mikrogravitasjon («vektløshet»)?</vt:lpstr>
       <vt:lpstr>Hvorfor kjenner vi ikke tyngdekraften når vi er i fritt fall?</vt:lpstr>
       <vt:lpstr>Hva skjer med balansen i verdensrommet?</vt:lpstr>
       <vt:lpstr>Hvordan er følelsen av å være vektløs?</vt:lpstr>
       <vt:lpstr>Tyngdekraften trekker oss ned mot jorda</vt:lpstr>
       <vt:lpstr>Hvordan kan man trene balanse?</vt:lpstr>
       <vt:lpstr>Visste du at …</vt:lpstr>
-      <vt:lpstr>Forskning i verdensrommet</vt:lpstr>
-      <vt:lpstr>Hva er det viktigste eller mest spennende du har lært i denne økta?</vt:lpstr>
+      <vt:lpstr>Vi svarer på spørsmålet sammen</vt:lpstr>
+      <vt:lpstr>Plenum: Hva har vi funnet ut?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>