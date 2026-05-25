--- v0 (2025-11-05)
+++ v1 (2026-05-25)
@@ -546,90 +546,104 @@
         <w:t xml:space="preserve"> stiller seg i en ring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5BC4F1" w14:textId="77777777" w:rsidR="00DE7AA7" w:rsidRPr="00DE7AA7" w:rsidRDefault="00DE7AA7" w:rsidP="00DE7AA7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Kast en ball på kryss og tvers mellom dere mens alle står på ett bein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319F3881" w14:textId="77777777" w:rsidR="00DE7AA7" w:rsidRPr="00DE7AA7" w:rsidRDefault="00DE7AA7" w:rsidP="00DE7AA7">
+    <w:p w14:paraId="319F3881" w14:textId="26951F35" w:rsidR="00DE7AA7" w:rsidRPr="00DE7AA7" w:rsidRDefault="00DE7AA7" w:rsidP="00DE7AA7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Tell høyt for hver pasning dere klarer uten at ballen er i bakken.</w:t>
+        <w:t>Tell høyt for hver pasning dere klarer uten at ballen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4A8F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller beinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er i bakken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4447765E" w14:textId="77777777" w:rsidR="00007D53" w:rsidRPr="00DE7AA7" w:rsidRDefault="00DE7AA7" w:rsidP="00DE7AA7">
       <w:pPr>
         <w:spacing w:before="1080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7AA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Ta med arket, vi skal bruke det inne!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002D687D" w:rsidRPr="00DE7AA7">
+    <w:sectPr w:rsidR="00007D53" w:rsidRPr="00DE7AA7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1114,70 +1128,71 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="201603070">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1736271590">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="350492768">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="871959110">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE7AA7"/>
     <w:rsid w:val="00007D53"/>
+    <w:rsid w:val="00083BAB"/>
     <w:rsid w:val="00087FB6"/>
     <w:rsid w:val="001D352B"/>
     <w:rsid w:val="00273673"/>
     <w:rsid w:val="003C7240"/>
     <w:rsid w:val="00BF3E47"/>
+    <w:rsid w:val="00CA4A8F"/>
     <w:rsid w:val="00DE7AA7"/>
     <w:rsid w:val="00E300E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1978,69 +1993,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>589</Characters>
+  <Words>113</Words>
+  <Characters>599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>698</CharactersWithSpaces>
+  <CharactersWithSpaces>711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Øystein Sørborg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>