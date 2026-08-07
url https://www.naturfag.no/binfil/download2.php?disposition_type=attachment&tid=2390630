--- v0 (2025-10-08)
+++ v1 (2026-08-07)
@@ -1,60 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12024438" w14:textId="1581C57A" w:rsidR="5BC0B05A" w:rsidRDefault="22F1B887" w:rsidP="006B66EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="386E9212">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Risikovurdering av [</w:t>
       </w:r>
       <w:r w:rsidR="00C87F4E">
@@ -515,64 +519,64 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="2FD3EAD1" w14:textId="77777777" w:rsidR="00FA73DB" w:rsidRDefault="00FA73DB" w:rsidP="00FA73DB">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Forebyggende tiltak</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE429F1" w14:textId="77777777" w:rsidR="00FA73DB" w:rsidRPr="00245788" w:rsidRDefault="00FA73DB" w:rsidP="00FA73DB">
+          <w:p w14:paraId="6FE429F1" w14:textId="425352EF" w:rsidR="00FA73DB" w:rsidRPr="00245788" w:rsidRDefault="00FA73DB" w:rsidP="00FA73DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245788">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Beskriv hvilke tiltak du vil iverksette for å eliminere faren eller redusere risikoen. Tiltakene må ta sees i sammenheng med både elevgruppen og lokalene.</w:t>
+              <w:t>Beskriv hvilke tiltak du vil iverksette for å eliminere faren eller redusere risikoen. Tiltakene må sees i sammenheng med både elevgruppen og lokalene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="1F29F079" w14:textId="77777777" w:rsidR="00FA73DB" w:rsidRDefault="00FA73DB" w:rsidP="00FA73DB">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1160,101 +1164,105 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="028CEF89" w14:textId="77777777" w:rsidR="00FA73DB" w:rsidRPr="007426C4" w:rsidRDefault="00FA73DB" w:rsidP="00FA73DB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FE2E677" w14:textId="77777777" w:rsidR="00C87F4E" w:rsidRDefault="00C87F4E" w:rsidP="386E9212">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C87F4E" w:rsidSect="00D53712">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="1135" w:left="1276" w:header="284" w:footer="361" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1598CABB" w14:textId="77777777" w:rsidR="00117FE4" w:rsidRDefault="00117FE4" w:rsidP="006F2626">
+    <w:p w14:paraId="2A638628" w14:textId="77777777" w:rsidR="00455F01" w:rsidRDefault="00455F01" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EA9C377" w14:textId="77777777" w:rsidR="00117FE4" w:rsidRDefault="00117FE4" w:rsidP="006F2626">
+    <w:p w14:paraId="7489908F" w14:textId="77777777" w:rsidR="00455F01" w:rsidRDefault="00455F01" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1287,73 +1295,83 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64C7F7EB" w14:textId="095FD233" w:rsidR="006B66EF" w:rsidRPr="006B66EF" w:rsidRDefault="006B66EF" w:rsidP="579FD85B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73A2BD23" w14:textId="77777777" w:rsidR="005956B2" w:rsidRDefault="005956B2">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64C7F7EB" w14:textId="7A198E85" w:rsidR="006B66EF" w:rsidRPr="006B66EF" w:rsidRDefault="006B66EF" w:rsidP="579FD85B">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk111806979"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk111806980"/>
     <w:r w:rsidRPr="00346C6F">
       <w:rPr>
         <w:strike/>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A57C298" wp14:editId="73D114FC">
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A57C298" wp14:editId="73D114FC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>286385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="862886" cy="298926"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="48" name="Bilde 48" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1393,73 +1411,73 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dette dokumentet </w:t>
     </w:r>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>(v.</w:t>
     </w:r>
-    <w:r w:rsidR="00FA73DB">
+    <w:r w:rsidR="005956B2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>05.08.2026</w:t>
     </w:r>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.06.2024)</w:t>
+      <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> stammer fra </w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
       <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sikkerhet i naturfag på naturfag.no</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
@@ -1469,77 +1487,97 @@
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">. Den originale malen er tilgjengelig der. </w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidR="579FD85B" w:rsidRPr="579FD85B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Universitetet i Oslo kan ikke holdes ansvarlig for bruk av informasjonen.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="385E195C" w14:textId="77777777" w:rsidR="005956B2" w:rsidRDefault="005956B2">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13AFEC43" w14:textId="77777777" w:rsidR="00117FE4" w:rsidRDefault="00117FE4" w:rsidP="006F2626">
+    <w:p w14:paraId="7B5F02CD" w14:textId="77777777" w:rsidR="00455F01" w:rsidRDefault="00455F01" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B692927" w14:textId="77777777" w:rsidR="00117FE4" w:rsidRDefault="00117FE4" w:rsidP="006F2626">
+    <w:p w14:paraId="77262BB2" w14:textId="77777777" w:rsidR="00455F01" w:rsidRDefault="00455F01" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D77EA84" w14:textId="77777777" w:rsidR="005956B2" w:rsidRDefault="005956B2">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F60F89E" w14:textId="587F1185" w:rsidR="00F41108" w:rsidRPr="00420EBB" w:rsidRDefault="0026010B" w:rsidP="00F41108">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Side </w:t>
     </w:r>
     <w:r w:rsidR="00F41108" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41108" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1577,68 +1615,78 @@
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A736730" w14:textId="77777777" w:rsidR="005956B2" w:rsidRDefault="005956B2">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_KbGrTx63" int2:invalidationBookmarkName="" int2:hashCode="ONneOpUASrld89" int2:id="UZ1ZI06S">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DD5DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2BA4F5A"/>
     <w:lvl w:ilvl="0" w:tplc="BECC4F74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4C0E2FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -3742,51 +3790,51 @@
   <w:num w:numId="12" w16cid:durableId="853694398">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="274407554">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="825822601">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="306516238">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="705450724">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="535503738">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="484316761">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3867,161 +3915,166 @@
     <w:rsid w:val="00283838"/>
     <w:rsid w:val="002868E7"/>
     <w:rsid w:val="00291796"/>
     <w:rsid w:val="00296BD0"/>
     <w:rsid w:val="002A4945"/>
     <w:rsid w:val="002A664E"/>
     <w:rsid w:val="002B0D34"/>
     <w:rsid w:val="002C0398"/>
     <w:rsid w:val="002C1437"/>
     <w:rsid w:val="002C19D3"/>
     <w:rsid w:val="002C1BB8"/>
     <w:rsid w:val="002E52AC"/>
     <w:rsid w:val="002F4F99"/>
     <w:rsid w:val="00303981"/>
     <w:rsid w:val="003049D0"/>
     <w:rsid w:val="003061D9"/>
     <w:rsid w:val="003157B3"/>
     <w:rsid w:val="0031741E"/>
     <w:rsid w:val="00321690"/>
     <w:rsid w:val="0032641E"/>
     <w:rsid w:val="00326DE7"/>
     <w:rsid w:val="00332A21"/>
     <w:rsid w:val="00340EA5"/>
     <w:rsid w:val="00352315"/>
     <w:rsid w:val="003533CB"/>
+    <w:rsid w:val="00357B41"/>
     <w:rsid w:val="00362C50"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="0037400B"/>
     <w:rsid w:val="00377A2F"/>
     <w:rsid w:val="00381B02"/>
     <w:rsid w:val="00385FD5"/>
     <w:rsid w:val="00397E4F"/>
     <w:rsid w:val="003A733F"/>
     <w:rsid w:val="003B3A05"/>
     <w:rsid w:val="003B3B42"/>
     <w:rsid w:val="003B4B8A"/>
     <w:rsid w:val="003C659B"/>
     <w:rsid w:val="003D3733"/>
+    <w:rsid w:val="003D74A0"/>
     <w:rsid w:val="003E5368"/>
     <w:rsid w:val="003F24CB"/>
     <w:rsid w:val="004008F0"/>
     <w:rsid w:val="00401177"/>
     <w:rsid w:val="004122D9"/>
     <w:rsid w:val="00412561"/>
     <w:rsid w:val="00415505"/>
     <w:rsid w:val="00416DEF"/>
     <w:rsid w:val="0041767A"/>
     <w:rsid w:val="00420EBB"/>
     <w:rsid w:val="004213D6"/>
     <w:rsid w:val="00432910"/>
     <w:rsid w:val="00440F45"/>
     <w:rsid w:val="004416D1"/>
     <w:rsid w:val="00442F10"/>
     <w:rsid w:val="00455797"/>
+    <w:rsid w:val="00455F01"/>
     <w:rsid w:val="00471DAC"/>
     <w:rsid w:val="00472B98"/>
     <w:rsid w:val="0047608A"/>
     <w:rsid w:val="00483FE9"/>
     <w:rsid w:val="004A0F1B"/>
     <w:rsid w:val="004A1052"/>
     <w:rsid w:val="004A579B"/>
     <w:rsid w:val="004B08AB"/>
     <w:rsid w:val="004B6046"/>
     <w:rsid w:val="004C30C2"/>
     <w:rsid w:val="004D106E"/>
     <w:rsid w:val="004D63A6"/>
     <w:rsid w:val="004E10D2"/>
     <w:rsid w:val="004E343F"/>
     <w:rsid w:val="004E69B4"/>
     <w:rsid w:val="004F44DB"/>
     <w:rsid w:val="004F4613"/>
     <w:rsid w:val="004F67D0"/>
     <w:rsid w:val="0050210D"/>
     <w:rsid w:val="00503DE0"/>
     <w:rsid w:val="00507BAE"/>
     <w:rsid w:val="0051239B"/>
     <w:rsid w:val="00517B1B"/>
     <w:rsid w:val="00530BB2"/>
     <w:rsid w:val="005337D8"/>
     <w:rsid w:val="0053482F"/>
     <w:rsid w:val="0053516E"/>
     <w:rsid w:val="0054159E"/>
     <w:rsid w:val="00546F9C"/>
     <w:rsid w:val="00552286"/>
     <w:rsid w:val="00554F5C"/>
     <w:rsid w:val="00555487"/>
     <w:rsid w:val="00556ECF"/>
     <w:rsid w:val="00563130"/>
     <w:rsid w:val="005658D3"/>
     <w:rsid w:val="005669BB"/>
     <w:rsid w:val="005705DF"/>
     <w:rsid w:val="005735FB"/>
     <w:rsid w:val="00574517"/>
     <w:rsid w:val="005747FB"/>
     <w:rsid w:val="00575A9C"/>
     <w:rsid w:val="005775EB"/>
     <w:rsid w:val="005813B9"/>
     <w:rsid w:val="00582B29"/>
+    <w:rsid w:val="005956B2"/>
     <w:rsid w:val="00595B18"/>
     <w:rsid w:val="005A025B"/>
     <w:rsid w:val="005B339F"/>
     <w:rsid w:val="005B353A"/>
     <w:rsid w:val="005B7A9F"/>
     <w:rsid w:val="005C0616"/>
     <w:rsid w:val="005D0F25"/>
     <w:rsid w:val="005D28E7"/>
     <w:rsid w:val="005D2E2B"/>
     <w:rsid w:val="005D49B5"/>
     <w:rsid w:val="005E0D18"/>
     <w:rsid w:val="005E7325"/>
     <w:rsid w:val="005F6C42"/>
     <w:rsid w:val="00601F3F"/>
     <w:rsid w:val="00605067"/>
     <w:rsid w:val="00617F24"/>
     <w:rsid w:val="00622562"/>
     <w:rsid w:val="00624A1D"/>
     <w:rsid w:val="00630C2C"/>
     <w:rsid w:val="00637134"/>
     <w:rsid w:val="006405FC"/>
     <w:rsid w:val="00646A0C"/>
     <w:rsid w:val="00646C8D"/>
     <w:rsid w:val="006513AB"/>
     <w:rsid w:val="00657C80"/>
     <w:rsid w:val="00682CC9"/>
     <w:rsid w:val="006947F2"/>
     <w:rsid w:val="0069792F"/>
     <w:rsid w:val="006A1865"/>
     <w:rsid w:val="006B2A25"/>
     <w:rsid w:val="006B4E85"/>
     <w:rsid w:val="006B66EF"/>
     <w:rsid w:val="006B7997"/>
     <w:rsid w:val="006C4552"/>
     <w:rsid w:val="006D6592"/>
     <w:rsid w:val="006E0708"/>
     <w:rsid w:val="006E1F43"/>
     <w:rsid w:val="006F2626"/>
+    <w:rsid w:val="006F282B"/>
     <w:rsid w:val="006F5413"/>
     <w:rsid w:val="006F688A"/>
     <w:rsid w:val="00707411"/>
     <w:rsid w:val="00715537"/>
     <w:rsid w:val="007165D3"/>
     <w:rsid w:val="0072108B"/>
     <w:rsid w:val="007322A0"/>
     <w:rsid w:val="00737089"/>
     <w:rsid w:val="00737E2C"/>
     <w:rsid w:val="00743F82"/>
     <w:rsid w:val="00751529"/>
     <w:rsid w:val="0076588D"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00783D0C"/>
     <w:rsid w:val="0079289D"/>
     <w:rsid w:val="007A1956"/>
     <w:rsid w:val="007A264E"/>
     <w:rsid w:val="007A5E67"/>
     <w:rsid w:val="007A6B98"/>
     <w:rsid w:val="007B30F4"/>
     <w:rsid w:val="007C26D7"/>
     <w:rsid w:val="007C5D40"/>
     <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007E5442"/>
     <w:rsid w:val="007F0668"/>
@@ -4058,50 +4111,51 @@
     <w:rsid w:val="0095053A"/>
     <w:rsid w:val="0095338F"/>
     <w:rsid w:val="0096155B"/>
     <w:rsid w:val="00964707"/>
     <w:rsid w:val="00974AD2"/>
     <w:rsid w:val="00975DB1"/>
     <w:rsid w:val="00981BE3"/>
     <w:rsid w:val="00982A88"/>
     <w:rsid w:val="00983093"/>
     <w:rsid w:val="0098505B"/>
     <w:rsid w:val="00985D9C"/>
     <w:rsid w:val="009911E9"/>
     <w:rsid w:val="00997C72"/>
     <w:rsid w:val="009A1B43"/>
     <w:rsid w:val="009A1F49"/>
     <w:rsid w:val="009A2881"/>
     <w:rsid w:val="009A702C"/>
     <w:rsid w:val="009B4F8A"/>
     <w:rsid w:val="009C438F"/>
     <w:rsid w:val="009C7401"/>
     <w:rsid w:val="009D0412"/>
     <w:rsid w:val="009D0F79"/>
     <w:rsid w:val="009D3558"/>
     <w:rsid w:val="009D4C81"/>
     <w:rsid w:val="009E7795"/>
+    <w:rsid w:val="00A0190B"/>
     <w:rsid w:val="00A10CE8"/>
     <w:rsid w:val="00A15B91"/>
     <w:rsid w:val="00A2381F"/>
     <w:rsid w:val="00A3194B"/>
     <w:rsid w:val="00A40D47"/>
     <w:rsid w:val="00A40EFE"/>
     <w:rsid w:val="00A43FFD"/>
     <w:rsid w:val="00A4466F"/>
     <w:rsid w:val="00A46423"/>
     <w:rsid w:val="00A50696"/>
     <w:rsid w:val="00A55E98"/>
     <w:rsid w:val="00A62B82"/>
     <w:rsid w:val="00A65CB5"/>
     <w:rsid w:val="00A6739A"/>
     <w:rsid w:val="00A7494C"/>
     <w:rsid w:val="00A83767"/>
     <w:rsid w:val="00A83BEE"/>
     <w:rsid w:val="00A865B5"/>
     <w:rsid w:val="00A87DB2"/>
     <w:rsid w:val="00A93757"/>
     <w:rsid w:val="00A94E62"/>
     <w:rsid w:val="00AA4B2C"/>
     <w:rsid w:val="00AA7420"/>
     <w:rsid w:val="00AB1C17"/>
     <w:rsid w:val="00AB38FC"/>
@@ -4223,50 +4277,51 @@
     <w:rsid w:val="00EC503D"/>
     <w:rsid w:val="00ED0653"/>
     <w:rsid w:val="00ED45D9"/>
     <w:rsid w:val="00ED764A"/>
     <w:rsid w:val="00EE025F"/>
     <w:rsid w:val="00EE6F9C"/>
     <w:rsid w:val="00EF4586"/>
     <w:rsid w:val="00EF541D"/>
     <w:rsid w:val="00F00100"/>
     <w:rsid w:val="00F103B3"/>
     <w:rsid w:val="00F104DC"/>
     <w:rsid w:val="00F11A6E"/>
     <w:rsid w:val="00F16F79"/>
     <w:rsid w:val="00F21C55"/>
     <w:rsid w:val="00F228B6"/>
     <w:rsid w:val="00F262DD"/>
     <w:rsid w:val="00F26702"/>
     <w:rsid w:val="00F32FA5"/>
     <w:rsid w:val="00F40700"/>
     <w:rsid w:val="00F41108"/>
     <w:rsid w:val="00F4609E"/>
     <w:rsid w:val="00F51428"/>
     <w:rsid w:val="00F54A1E"/>
     <w:rsid w:val="00F555D3"/>
     <w:rsid w:val="00F576E1"/>
+    <w:rsid w:val="00F66AD0"/>
     <w:rsid w:val="00F72A0C"/>
     <w:rsid w:val="00F7448A"/>
     <w:rsid w:val="00F9416B"/>
     <w:rsid w:val="00F96B48"/>
     <w:rsid w:val="00FA06C0"/>
     <w:rsid w:val="00FA0C8D"/>
     <w:rsid w:val="00FA73DB"/>
     <w:rsid w:val="00FB462F"/>
     <w:rsid w:val="00FD25B3"/>
     <w:rsid w:val="00FD4641"/>
     <w:rsid w:val="00FE4166"/>
     <w:rsid w:val="00FF43FB"/>
     <w:rsid w:val="0156499D"/>
     <w:rsid w:val="0174639C"/>
     <w:rsid w:val="01AE38BC"/>
     <w:rsid w:val="0220A9EC"/>
     <w:rsid w:val="02257F9E"/>
     <w:rsid w:val="0278AC84"/>
     <w:rsid w:val="028F306F"/>
     <w:rsid w:val="0393299E"/>
     <w:rsid w:val="03CFEEE2"/>
     <w:rsid w:val="0411FDD6"/>
     <w:rsid w:val="04354865"/>
     <w:rsid w:val="0441562D"/>
     <w:rsid w:val="04522E8F"/>
@@ -4826,51 +4881,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FB91399"/>
   <w15:docId w15:val="{99C83E33-50FD-4D18-B8AD-01162E25928C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5927,55 +5982,68 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="00DA32FF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="00DA32FF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="0000706F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisjon">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005956B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46606755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1521624544">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6121,54 +6189,54 @@
                                 <w:left w:val="single" w:sz="6" w:space="11" w:color="E4E4E4"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="6" w:space="11" w:color="E4E4E4"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naturfag.no/tema/vis.html?tid=2374331" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6452,52 +6520,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 - Numerical Reference"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="dc4f1b947c4d1e868b0ff06804243e8c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8be7a595e5f8b30ecd3945af50363e94" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="93d77f0e55c37f187715df6317774f58">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba548e494da4aa9db9ff67d457fbb343" ns2:_="" ns3:_="">
     <xsd:import namespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <xsd:import namespace="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" elementFormDefault="qualified">
@@ -6668,99 +6736,97 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{883EBEA9-3286-463F-9347-3DCC4F67B5BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C926207A-0172-407D-A2CD-7453C8B7C3DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE899A25-D9C8-4792-91D8-F279453479DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5DCC20A-29E5-418C-9D0D-3364E8E32F5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>327</Words>
-  <Characters>1087</Characters>
+  <Words>223</Words>
+  <Characters>1188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>88</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1326</CharactersWithSpaces>
+  <CharactersWithSpaces>1409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Elisabeth Mona</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MergeDataFile">
     <vt:lpwstr>C:\ephorte\workfolder\328104_DOC.XML</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="CheckInType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CheckInDocForm">
     <vt:lpwstr>https://uio.ephorte.uninett.no/ePhorteWeb/shared/aspx/Default/CheckInDocForm.aspx</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DokType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DokID">
     <vt:i4>546966</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Versjon">