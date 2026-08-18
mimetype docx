--- v0 (2025-11-04)
+++ v1 (2026-08-18)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12024438" w14:textId="50523777" w:rsidR="5BC0B05A" w:rsidRDefault="22F1B887" w:rsidP="006B66EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="386E9212">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Risikovurdering av [</w:t>
       </w:r>
       <w:r w:rsidR="00170CE2" w:rsidRPr="006B66EF">
@@ -80,51 +84,51 @@
         </w:rPr>
         <w:t>] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1981E23D" w14:textId="7B4B1D67" w:rsidR="5BC0B05A" w:rsidRDefault="5BC0B05A" w:rsidP="6F941B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6F941B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA6564F" w14:textId="6A752419" w:rsidR="6F941B2A" w:rsidRPr="006B66EF" w:rsidRDefault="22F1B887" w:rsidP="006B66EF">
+    <w:p w14:paraId="0BA6564F" w14:textId="01AFC178" w:rsidR="6F941B2A" w:rsidRPr="006B66EF" w:rsidRDefault="22F1B887" w:rsidP="006B66EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B66EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">Merk: Dette </w:t>
       </w:r>
       <w:r w:rsidR="39ECE34D" w:rsidRPr="006B66EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -529,88 +533,117 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sørg for å ha en liste over alle deltagende elever med kontaktinformasjon til både elever og foresatte </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701A77A8" w14:textId="77777777" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lag en reiseplan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="426D5F78" w14:textId="77777777" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
+          <w:p w14:paraId="426D5F78" w14:textId="3A5F2F21" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Lage en plan for nødsituasjoner</w:t>
+              <w:t>Lag en plan for nødsituasjoner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78F446BF" w14:textId="77777777" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
+          <w:p w14:paraId="78F446BF" w14:textId="4E9DC207" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Avtal Buddy-system, hvor to-og-to har et spesielt ansvar for å følge med på hverandre.</w:t>
+              <w:t xml:space="preserve">Avtal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00377C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>buddy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00377C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-system, hvor to og to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008214D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> har et spesielt ansvar for å følge med på hverandre.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E4B0A84" w14:textId="77777777" w:rsidR="008214D2" w:rsidRPr="008214D2" w:rsidRDefault="008214D2" w:rsidP="008214D2">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Avtal møtepunkter og tider.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ED44339" w14:textId="2FDF50FB" w:rsidR="244B9EDE" w:rsidRPr="006D6592" w:rsidRDefault="008214D2" w:rsidP="008214D2">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="259" w:lineRule="auto"/>
@@ -2281,101 +2314,105 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76251F5E" w14:textId="49501979" w:rsidR="00964707" w:rsidRPr="00554F5C" w:rsidRDefault="00964707" w:rsidP="00964707">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E9C5B79" w14:textId="2388ED33" w:rsidR="6F941B2A" w:rsidRDefault="6F941B2A" w:rsidP="386E9212">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="6F941B2A" w:rsidSect="00D53712">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="1135" w:left="1276" w:header="284" w:footer="361" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="689DA097" w14:textId="77777777" w:rsidR="006B2E45" w:rsidRDefault="006B2E45" w:rsidP="006F2626">
+    <w:p w14:paraId="6CB364BA" w14:textId="77777777" w:rsidR="00EB3FD6" w:rsidRDefault="00EB3FD6" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22D4D91E" w14:textId="77777777" w:rsidR="006B2E45" w:rsidRDefault="006B2E45" w:rsidP="006F2626">
+    <w:p w14:paraId="6C446D48" w14:textId="77777777" w:rsidR="00EB3FD6" w:rsidRDefault="00EB3FD6" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -2408,84 +2445,100 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64C7F7EB" w14:textId="449C0F87" w:rsidR="006B66EF" w:rsidRPr="006B66EF" w:rsidRDefault="006B66EF" w:rsidP="006B66EF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62C31464" w14:textId="77777777" w:rsidR="003233C3" w:rsidRDefault="003233C3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64C7F7EB" w14:textId="61F198F7" w:rsidR="006B66EF" w:rsidRPr="006B66EF" w:rsidRDefault="006B66EF" w:rsidP="006B66EF">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk111806979"/>
-    <w:bookmarkStart w:id="1" w:name="_Hlk111806980"/>
+    <w:bookmarkStart w:id="0" w:name="_Hlk111806980"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk111806979"/>
     <w:r w:rsidRPr="00346C6F">
       <w:rPr>
         <w:strike/>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A57C298" wp14:editId="73D114FC">
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A57C298" wp14:editId="73D114FC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>286385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="862886" cy="298926"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="48" name="Bilde 48" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+          <wp:docPr id="48" name="Bilde 48" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{173656F3-1007-41BB-8F19-70C301AB38D0}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2514,226 +2567,210 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dette dokumentet </w:t>
     </w:r>
     <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>(v.</w:t>
     </w:r>
-    <w:r w:rsidR="00F46035">
+    <w:r w:rsidR="008B248F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>09</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidRPr="5E6FE9C2">
+    <w:r w:rsidR="00971EAC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>5.08.2026</w:t>
     </w:r>
-    <w:r w:rsidR="00F46035">
+    <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>11</w:t>
-[...34 lines deleted...]
-      </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> og stammer fra </w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
       <w:r w:rsidRPr="5E6FE9C2">
         <w:rPr>
-          <w:rStyle w:val="Hyperkobling"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sikkerhet i naturfag på natur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperkobling"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="5E6FE9C2">
         <w:rPr>
-          <w:rStyle w:val="Hyperkobling"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ag.no</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">. Den originale malen er tilgjengelig der. </w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="5E6FE9C2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Universitetet i Oslo kan ikke holdes ansvarlig for bruk av informasjonen.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="520156FE" w14:textId="77777777" w:rsidR="003233C3" w:rsidRDefault="003233C3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D3C7B0" w14:textId="77777777" w:rsidR="006B2E45" w:rsidRDefault="006B2E45" w:rsidP="006F2626">
+    <w:p w14:paraId="391EDC1D" w14:textId="77777777" w:rsidR="00EB3FD6" w:rsidRDefault="00EB3FD6" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7320A04C" w14:textId="77777777" w:rsidR="006B2E45" w:rsidRDefault="006B2E45" w:rsidP="006F2626">
+    <w:p w14:paraId="41BB0E13" w14:textId="77777777" w:rsidR="00EB3FD6" w:rsidRDefault="00EB3FD6" w:rsidP="006F2626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06E899D4" w14:textId="77777777" w:rsidR="003233C3" w:rsidRDefault="003233C3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F60F89E" w14:textId="587F1185" w:rsidR="00F41108" w:rsidRPr="00420EBB" w:rsidRDefault="0026010B" w:rsidP="00F41108">
     <w:pPr>
-      <w:pStyle w:val="Topptekst"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Side </w:t>
     </w:r>
     <w:r w:rsidR="00F41108" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41108" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41108" w:rsidRPr="00420EBB">
       <w:rPr>
@@ -2772,52 +2809,62 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00420EBB" w:rsidRPr="00420EBB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12EE34C7" w14:textId="77777777" w:rsidR="003233C3" w:rsidRDefault="003233C3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DD5DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2BA4F5A"/>
     <w:lvl w:ilvl="0" w:tplc="BECC4F74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4C0E2FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -4866,106 +4913,106 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1075474733">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2086954649">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="1136949716">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1249970953">
+  <w:num w:numId="3" w16cid:durableId="1192650844">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1249970953">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1136949716">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5" w16cid:durableId="1796870549">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1900902692">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="445806156">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="7" w16cid:durableId="20596780">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="368651031">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="8" w16cid:durableId="2086954649">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1796870549">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="9" w16cid:durableId="274407554">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="302394390">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="20596780">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="11" w16cid:durableId="306516238">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="853694398">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="12" w16cid:durableId="368651031">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="274407554">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="13" w16cid:durableId="445806156">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="825822601">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="14" w16cid:durableId="484316761">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="306516238">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="15" w16cid:durableId="535503738">
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="705450724">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="535503738">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17" w16cid:durableId="825822601">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="484316761">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="18" w16cid:durableId="853694398">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4974,193 +5021,202 @@
     <w:rsidRoot w:val="00B23BE3"/>
     <w:rsid w:val="0000706F"/>
     <w:rsid w:val="00012D9D"/>
     <w:rsid w:val="00012EAC"/>
     <w:rsid w:val="000218BB"/>
     <w:rsid w:val="000222E3"/>
     <w:rsid w:val="00025304"/>
     <w:rsid w:val="00032347"/>
     <w:rsid w:val="000326BF"/>
     <w:rsid w:val="0004058D"/>
     <w:rsid w:val="00041F54"/>
     <w:rsid w:val="00051671"/>
     <w:rsid w:val="000532F9"/>
     <w:rsid w:val="00057466"/>
     <w:rsid w:val="000578DC"/>
     <w:rsid w:val="000711C4"/>
     <w:rsid w:val="00072CFA"/>
     <w:rsid w:val="000838D4"/>
     <w:rsid w:val="00090122"/>
     <w:rsid w:val="0009617C"/>
     <w:rsid w:val="00096D82"/>
     <w:rsid w:val="000C01F2"/>
     <w:rsid w:val="000C3339"/>
     <w:rsid w:val="000C375B"/>
     <w:rsid w:val="000C5ED5"/>
+    <w:rsid w:val="000D2693"/>
     <w:rsid w:val="000E66F6"/>
     <w:rsid w:val="00117FE4"/>
     <w:rsid w:val="00121A68"/>
     <w:rsid w:val="0012455B"/>
     <w:rsid w:val="001364A5"/>
     <w:rsid w:val="00147EC9"/>
     <w:rsid w:val="00150018"/>
     <w:rsid w:val="00155E3E"/>
     <w:rsid w:val="00156DC8"/>
     <w:rsid w:val="0016697A"/>
     <w:rsid w:val="00170244"/>
     <w:rsid w:val="00170CE2"/>
     <w:rsid w:val="00195075"/>
     <w:rsid w:val="001A43FF"/>
     <w:rsid w:val="001A53D2"/>
     <w:rsid w:val="001A63F3"/>
     <w:rsid w:val="001A64A9"/>
     <w:rsid w:val="001A69D8"/>
     <w:rsid w:val="001B389C"/>
     <w:rsid w:val="001B53C0"/>
     <w:rsid w:val="001C3144"/>
     <w:rsid w:val="001C349E"/>
     <w:rsid w:val="001C53D1"/>
     <w:rsid w:val="001C6F19"/>
     <w:rsid w:val="001D2D29"/>
     <w:rsid w:val="001E1FD6"/>
     <w:rsid w:val="001E7D31"/>
     <w:rsid w:val="001F2CDA"/>
     <w:rsid w:val="001F7683"/>
     <w:rsid w:val="00202351"/>
     <w:rsid w:val="00202A26"/>
     <w:rsid w:val="00203485"/>
     <w:rsid w:val="00204F25"/>
     <w:rsid w:val="0020706A"/>
     <w:rsid w:val="00211F68"/>
     <w:rsid w:val="00213F70"/>
     <w:rsid w:val="00227D92"/>
     <w:rsid w:val="002308E6"/>
     <w:rsid w:val="00234503"/>
     <w:rsid w:val="00244A4E"/>
     <w:rsid w:val="00245C77"/>
+    <w:rsid w:val="00250A8C"/>
     <w:rsid w:val="002513F9"/>
     <w:rsid w:val="002535E6"/>
     <w:rsid w:val="00254BA3"/>
     <w:rsid w:val="00256A21"/>
     <w:rsid w:val="0026010B"/>
     <w:rsid w:val="00261A25"/>
     <w:rsid w:val="002700E9"/>
     <w:rsid w:val="00283838"/>
     <w:rsid w:val="002868E7"/>
     <w:rsid w:val="00291796"/>
     <w:rsid w:val="00296BD0"/>
     <w:rsid w:val="002A4945"/>
     <w:rsid w:val="002A664E"/>
     <w:rsid w:val="002B0D34"/>
     <w:rsid w:val="002C0398"/>
     <w:rsid w:val="002C1437"/>
     <w:rsid w:val="002C19D3"/>
     <w:rsid w:val="002C1BB8"/>
     <w:rsid w:val="002E52AC"/>
+    <w:rsid w:val="002F4888"/>
     <w:rsid w:val="002F4F99"/>
     <w:rsid w:val="00303981"/>
     <w:rsid w:val="003049D0"/>
     <w:rsid w:val="003061D9"/>
     <w:rsid w:val="003157B3"/>
     <w:rsid w:val="0031741E"/>
     <w:rsid w:val="00321690"/>
+    <w:rsid w:val="003233C3"/>
     <w:rsid w:val="0032641E"/>
     <w:rsid w:val="00326DE7"/>
     <w:rsid w:val="00332A21"/>
     <w:rsid w:val="00340EA5"/>
     <w:rsid w:val="00352315"/>
     <w:rsid w:val="003533CB"/>
     <w:rsid w:val="00362C50"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="0037400B"/>
     <w:rsid w:val="00377A2F"/>
+    <w:rsid w:val="00377C5E"/>
     <w:rsid w:val="00381B02"/>
     <w:rsid w:val="00385FD5"/>
     <w:rsid w:val="00397E4F"/>
     <w:rsid w:val="003A733F"/>
     <w:rsid w:val="003B3A05"/>
     <w:rsid w:val="003B3B42"/>
     <w:rsid w:val="003B4B8A"/>
     <w:rsid w:val="003C659B"/>
+    <w:rsid w:val="003C7038"/>
+    <w:rsid w:val="003D74A0"/>
     <w:rsid w:val="003F24CB"/>
     <w:rsid w:val="004008F0"/>
     <w:rsid w:val="00401177"/>
     <w:rsid w:val="004122D9"/>
     <w:rsid w:val="00412561"/>
     <w:rsid w:val="00415505"/>
     <w:rsid w:val="00416DEF"/>
     <w:rsid w:val="0041767A"/>
     <w:rsid w:val="00420EBB"/>
     <w:rsid w:val="004213D6"/>
     <w:rsid w:val="00432910"/>
     <w:rsid w:val="00440F45"/>
     <w:rsid w:val="004416D1"/>
     <w:rsid w:val="00442F10"/>
     <w:rsid w:val="00455797"/>
     <w:rsid w:val="00471DAC"/>
     <w:rsid w:val="00472B98"/>
     <w:rsid w:val="0047608A"/>
     <w:rsid w:val="00483FE9"/>
     <w:rsid w:val="004A0F1B"/>
     <w:rsid w:val="004A1052"/>
     <w:rsid w:val="004A579B"/>
     <w:rsid w:val="004B08AB"/>
     <w:rsid w:val="004B6046"/>
     <w:rsid w:val="004C30C2"/>
     <w:rsid w:val="004D106E"/>
     <w:rsid w:val="004D63A6"/>
     <w:rsid w:val="004E10D2"/>
     <w:rsid w:val="004E343F"/>
     <w:rsid w:val="004E69B4"/>
+    <w:rsid w:val="004E7E55"/>
     <w:rsid w:val="004F44DB"/>
     <w:rsid w:val="004F4613"/>
     <w:rsid w:val="004F67D0"/>
     <w:rsid w:val="0050210D"/>
     <w:rsid w:val="00503DE0"/>
     <w:rsid w:val="00507BAE"/>
     <w:rsid w:val="0051239B"/>
     <w:rsid w:val="00517B1B"/>
     <w:rsid w:val="00530BB2"/>
     <w:rsid w:val="005337D8"/>
     <w:rsid w:val="0053482F"/>
     <w:rsid w:val="0053516E"/>
     <w:rsid w:val="00546F9C"/>
     <w:rsid w:val="00552286"/>
     <w:rsid w:val="00554F5C"/>
     <w:rsid w:val="00555487"/>
     <w:rsid w:val="00556ECF"/>
     <w:rsid w:val="00563130"/>
     <w:rsid w:val="005658D3"/>
     <w:rsid w:val="005669BB"/>
     <w:rsid w:val="005705DF"/>
     <w:rsid w:val="005735FB"/>
     <w:rsid w:val="00574517"/>
     <w:rsid w:val="005747FB"/>
     <w:rsid w:val="00575A9C"/>
     <w:rsid w:val="005775EB"/>
     <w:rsid w:val="005813B9"/>
     <w:rsid w:val="00582B29"/>
+    <w:rsid w:val="0059375A"/>
     <w:rsid w:val="00595B18"/>
     <w:rsid w:val="005A025B"/>
     <w:rsid w:val="005B339F"/>
     <w:rsid w:val="005B353A"/>
     <w:rsid w:val="005B7A9F"/>
     <w:rsid w:val="005C0616"/>
     <w:rsid w:val="005D0F25"/>
     <w:rsid w:val="005D28E7"/>
     <w:rsid w:val="005D2E2B"/>
     <w:rsid w:val="005D49B5"/>
     <w:rsid w:val="005E0D18"/>
     <w:rsid w:val="005E7325"/>
     <w:rsid w:val="005F6C42"/>
     <w:rsid w:val="00601F3F"/>
     <w:rsid w:val="00605067"/>
     <w:rsid w:val="00617F24"/>
     <w:rsid w:val="00624A1D"/>
     <w:rsid w:val="00630C2C"/>
     <w:rsid w:val="00637134"/>
     <w:rsid w:val="006405FC"/>
     <w:rsid w:val="00646A0C"/>
     <w:rsid w:val="00646C8D"/>
     <w:rsid w:val="006513AB"/>
     <w:rsid w:val="00657C80"/>
     <w:rsid w:val="00682CC9"/>
@@ -5191,102 +5247,105 @@
     <w:rsid w:val="0076588D"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00783D0C"/>
     <w:rsid w:val="0079289D"/>
     <w:rsid w:val="007A1956"/>
     <w:rsid w:val="007A264E"/>
     <w:rsid w:val="007A5E67"/>
     <w:rsid w:val="007A6B98"/>
     <w:rsid w:val="007B30F4"/>
     <w:rsid w:val="007C26D7"/>
     <w:rsid w:val="007C5D40"/>
     <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007E5442"/>
     <w:rsid w:val="007F0668"/>
     <w:rsid w:val="007F1A02"/>
     <w:rsid w:val="007F240E"/>
     <w:rsid w:val="00811A5E"/>
     <w:rsid w:val="008214D2"/>
     <w:rsid w:val="00850E46"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="008766DC"/>
     <w:rsid w:val="00883A2A"/>
     <w:rsid w:val="00887C20"/>
     <w:rsid w:val="00897542"/>
     <w:rsid w:val="008A6F8C"/>
+    <w:rsid w:val="008B248F"/>
     <w:rsid w:val="008B73A3"/>
     <w:rsid w:val="008C3308"/>
     <w:rsid w:val="008C43B7"/>
     <w:rsid w:val="008D4F3B"/>
     <w:rsid w:val="008D547F"/>
     <w:rsid w:val="008D5FC9"/>
     <w:rsid w:val="008D728B"/>
     <w:rsid w:val="00900188"/>
     <w:rsid w:val="00900F08"/>
     <w:rsid w:val="009043B9"/>
     <w:rsid w:val="00915276"/>
     <w:rsid w:val="00921DBC"/>
     <w:rsid w:val="00932FA4"/>
     <w:rsid w:val="00937EE4"/>
     <w:rsid w:val="009443FC"/>
     <w:rsid w:val="009470F0"/>
     <w:rsid w:val="009471ED"/>
     <w:rsid w:val="0095053A"/>
     <w:rsid w:val="0095338F"/>
     <w:rsid w:val="0096155B"/>
     <w:rsid w:val="00964707"/>
+    <w:rsid w:val="00971EAC"/>
     <w:rsid w:val="00974AD2"/>
     <w:rsid w:val="00975DB1"/>
     <w:rsid w:val="00981BE3"/>
     <w:rsid w:val="00982A88"/>
     <w:rsid w:val="00983093"/>
     <w:rsid w:val="0098505B"/>
     <w:rsid w:val="00985D9C"/>
     <w:rsid w:val="009911E9"/>
     <w:rsid w:val="00997C72"/>
     <w:rsid w:val="009A1B43"/>
     <w:rsid w:val="009A1F49"/>
     <w:rsid w:val="009A2881"/>
     <w:rsid w:val="009A702C"/>
     <w:rsid w:val="009B4F8A"/>
     <w:rsid w:val="009C438F"/>
     <w:rsid w:val="009C7401"/>
     <w:rsid w:val="009D0412"/>
     <w:rsid w:val="009D0F79"/>
     <w:rsid w:val="009D3558"/>
     <w:rsid w:val="009D4C81"/>
     <w:rsid w:val="009E7795"/>
     <w:rsid w:val="00A10CE8"/>
     <w:rsid w:val="00A15B91"/>
     <w:rsid w:val="00A2381F"/>
     <w:rsid w:val="00A3194B"/>
     <w:rsid w:val="00A40D47"/>
     <w:rsid w:val="00A40EFE"/>
     <w:rsid w:val="00A43FFD"/>
     <w:rsid w:val="00A4466F"/>
     <w:rsid w:val="00A46423"/>
     <w:rsid w:val="00A50696"/>
+    <w:rsid w:val="00A5386C"/>
     <w:rsid w:val="00A55E98"/>
     <w:rsid w:val="00A62B82"/>
     <w:rsid w:val="00A65CB5"/>
     <w:rsid w:val="00A6739A"/>
     <w:rsid w:val="00A7494C"/>
     <w:rsid w:val="00A83767"/>
     <w:rsid w:val="00A83BEE"/>
     <w:rsid w:val="00A865B5"/>
     <w:rsid w:val="00A87DB2"/>
     <w:rsid w:val="00A93757"/>
     <w:rsid w:val="00A94E62"/>
     <w:rsid w:val="00AA4B2C"/>
     <w:rsid w:val="00AA7420"/>
     <w:rsid w:val="00AB1C17"/>
     <w:rsid w:val="00AB38FC"/>
     <w:rsid w:val="00AB4890"/>
     <w:rsid w:val="00AC2456"/>
     <w:rsid w:val="00AC4272"/>
     <w:rsid w:val="00AC79A8"/>
     <w:rsid w:val="00AD7EB0"/>
     <w:rsid w:val="00AE1AE7"/>
     <w:rsid w:val="00AE46FF"/>
     <w:rsid w:val="00AE6604"/>
     <w:rsid w:val="00B00F03"/>
     <w:rsid w:val="00B150A1"/>
@@ -5318,101 +5377,105 @@
     <w:rsid w:val="00C37D1F"/>
     <w:rsid w:val="00C429B4"/>
     <w:rsid w:val="00C47F11"/>
     <w:rsid w:val="00C52C65"/>
     <w:rsid w:val="00C54219"/>
     <w:rsid w:val="00C60454"/>
     <w:rsid w:val="00C70151"/>
     <w:rsid w:val="00C70BC3"/>
     <w:rsid w:val="00C71EFA"/>
     <w:rsid w:val="00C80938"/>
     <w:rsid w:val="00C80F67"/>
     <w:rsid w:val="00C820B6"/>
     <w:rsid w:val="00C83559"/>
     <w:rsid w:val="00C84526"/>
     <w:rsid w:val="00CA000C"/>
     <w:rsid w:val="00CA0E10"/>
     <w:rsid w:val="00CA42DF"/>
     <w:rsid w:val="00CB0094"/>
     <w:rsid w:val="00CB1E67"/>
     <w:rsid w:val="00CC156B"/>
     <w:rsid w:val="00CD16CE"/>
     <w:rsid w:val="00CD188B"/>
     <w:rsid w:val="00CD3E11"/>
     <w:rsid w:val="00CF23FB"/>
     <w:rsid w:val="00D00D79"/>
+    <w:rsid w:val="00D04A83"/>
     <w:rsid w:val="00D23509"/>
     <w:rsid w:val="00D24164"/>
     <w:rsid w:val="00D42813"/>
     <w:rsid w:val="00D430FC"/>
     <w:rsid w:val="00D536B5"/>
     <w:rsid w:val="00D53712"/>
     <w:rsid w:val="00D53C6E"/>
     <w:rsid w:val="00D60ECA"/>
     <w:rsid w:val="00D6207B"/>
     <w:rsid w:val="00D63A33"/>
     <w:rsid w:val="00D667E3"/>
     <w:rsid w:val="00D71BCA"/>
     <w:rsid w:val="00D73C95"/>
     <w:rsid w:val="00D8152A"/>
     <w:rsid w:val="00D97808"/>
     <w:rsid w:val="00DA32FF"/>
     <w:rsid w:val="00DA527E"/>
     <w:rsid w:val="00DB26FB"/>
     <w:rsid w:val="00DB2889"/>
     <w:rsid w:val="00DB5AB2"/>
     <w:rsid w:val="00DC1458"/>
     <w:rsid w:val="00DC54C3"/>
     <w:rsid w:val="00DC6F17"/>
     <w:rsid w:val="00DD08EF"/>
     <w:rsid w:val="00DD1C40"/>
     <w:rsid w:val="00DD25CD"/>
     <w:rsid w:val="00DD6941"/>
     <w:rsid w:val="00DD6CBB"/>
     <w:rsid w:val="00DD6F48"/>
     <w:rsid w:val="00DE0893"/>
     <w:rsid w:val="00DE181B"/>
     <w:rsid w:val="00DE293E"/>
     <w:rsid w:val="00DE4961"/>
     <w:rsid w:val="00DF097B"/>
     <w:rsid w:val="00DF3BAB"/>
     <w:rsid w:val="00E029B1"/>
     <w:rsid w:val="00E0535C"/>
     <w:rsid w:val="00E12296"/>
     <w:rsid w:val="00E170CB"/>
     <w:rsid w:val="00E209B8"/>
     <w:rsid w:val="00E34E62"/>
     <w:rsid w:val="00E3530C"/>
     <w:rsid w:val="00E40886"/>
+    <w:rsid w:val="00E42350"/>
+    <w:rsid w:val="00E57787"/>
     <w:rsid w:val="00E57DD4"/>
     <w:rsid w:val="00E77FDC"/>
     <w:rsid w:val="00E81D3F"/>
     <w:rsid w:val="00E81F32"/>
     <w:rsid w:val="00E95851"/>
     <w:rsid w:val="00EA1493"/>
     <w:rsid w:val="00EA24CF"/>
     <w:rsid w:val="00EB11CB"/>
+    <w:rsid w:val="00EB3FD6"/>
     <w:rsid w:val="00EC503D"/>
     <w:rsid w:val="00ED0653"/>
     <w:rsid w:val="00ED764A"/>
     <w:rsid w:val="00EE025F"/>
     <w:rsid w:val="00EE6F9C"/>
     <w:rsid w:val="00EF4586"/>
     <w:rsid w:val="00EF541D"/>
     <w:rsid w:val="00F00100"/>
     <w:rsid w:val="00F104DC"/>
     <w:rsid w:val="00F11A6E"/>
     <w:rsid w:val="00F16F79"/>
     <w:rsid w:val="00F21C55"/>
     <w:rsid w:val="00F228B6"/>
     <w:rsid w:val="00F262DD"/>
     <w:rsid w:val="00F26702"/>
     <w:rsid w:val="00F32FA5"/>
     <w:rsid w:val="00F40700"/>
     <w:rsid w:val="00F41108"/>
     <w:rsid w:val="00F46035"/>
     <w:rsid w:val="00F4609E"/>
     <w:rsid w:val="00F51428"/>
     <w:rsid w:val="00F54A1E"/>
     <w:rsid w:val="00F555D3"/>
     <w:rsid w:val="00F576E1"/>
     <w:rsid w:val="00F72A0C"/>
@@ -5973,51 +6036,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FB91399"/>
   <w15:docId w15:val="{99C83E33-50FD-4D18-B8AD-01162E25928C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6375,328 +6438,328 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Overskrift1Tegn"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Overskrift2Tegn"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Overskrift3Tegn"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bobletekst">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BobletekstTegn"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00245C77"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BobletekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Bobletekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00245C77"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Topptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TopptekstTegn"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F2626"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TopptekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Topptekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA1493"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bunntekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BunntekstTegn"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F2626"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Bunntekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F2626"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutenett">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Vanligtabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DE293E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Topptekstlinje1">
     <w:name w:val="Topptekst_linje1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Topptekstlinje1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8675"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Topptekstlinje2">
     <w:name w:val="Topptekst_linje2"/>
-    <w:basedOn w:val="Topptekst"/>
+    <w:basedOn w:val="Header"/>
     <w:link w:val="Topptekstlinje2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Topptekstlinje1Char">
     <w:name w:val="Topptekst_linje1 Char"/>
-    <w:basedOn w:val="TopptekstTegn"/>
+    <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="Topptekstlinje1"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia11BoldTittel">
     <w:name w:val="Georgia11_Bold_Tittel"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Georgia11BoldTittelChar"/>
     <w:rsid w:val="00D00D79"/>
     <w:pPr>
       <w:spacing w:before="640" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Topptekstlinje2Char">
     <w:name w:val="Topptekst_linje2 Char"/>
-    <w:basedOn w:val="TopptekstTegn"/>
+    <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="Topptekstlinje2"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia11spacing0after">
     <w:name w:val="Georgia11_spacing_0_after"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Georgia11spacing0afterChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Georgia11BoldTittelChar">
     <w:name w:val="Georgia11_Bold_Tittel Char"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Georgia11BoldTittel"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia11Innrykk85mm">
     <w:name w:val="Georgia11_Innrykk85mm"/>
     <w:basedOn w:val="Georgia11spacing0after"/>
     <w:link w:val="Georgia11Innrykk85mmChar"/>
     <w:rsid w:val="00D00D79"/>
     <w:pPr>
       <w:ind w:left="4820"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Georgia11spacing0afterChar">
     <w:name w:val="Georgia11_spacing_0_after Char"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Georgia11spacing0after"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia11Italic">
     <w:name w:val="Georgia11_Italic"/>
     <w:basedOn w:val="Georgia11spacing0after"/>
     <w:next w:val="Georgia11spacing0after"/>
     <w:link w:val="Georgia11ItalicChar"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Georgia11Innrykk85mmChar">
     <w:name w:val="Georgia11_Innrykk85mm Char"/>
     <w:basedOn w:val="Georgia11spacing0afterChar"/>
     <w:link w:val="Georgia11Innrykk85mm"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
@@ -6704,425 +6767,438 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georigia9Bunntekst">
     <w:name w:val="Georigia9_Bunntekst"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Georigia9BunntekstChar"/>
     <w:rsid w:val="00D00D79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1021"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Georgia11ItalicChar">
     <w:name w:val="Georgia11_Italic Char"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Georgia11Italic"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia9BoldBunntekst">
     <w:name w:val="Georgia9_Bold_Bunntekst"/>
     <w:basedOn w:val="Georigia9Bunntekst"/>
     <w:next w:val="Georigia9Bunntekst"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Georigia9BunntekstChar">
     <w:name w:val="Georigia9_Bunntekst Char"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Georigia9Bunntekst"/>
     <w:rsid w:val="00D00D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
-[...2 lines deleted...]
-    <w:link w:val="Overskrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia9UOff">
     <w:name w:val="Georgia9_UOff"/>
     <w:basedOn w:val="Georgia11spacing0after"/>
     <w:rsid w:val="00D00D79"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Georgia11spacing10after">
     <w:name w:val="Georgia11_spacing_10after"/>
     <w:basedOn w:val="Georgia11spacing0after"/>
     <w:rsid w:val="004E10D2"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperkobling">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B33357"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
-[...2 lines deleted...]
-    <w:link w:val="Overskrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
-[...2 lines deleted...]
-    <w:link w:val="Overskrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CC156B"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ingenmellomrom">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listeavsnitt">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00CC156B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sterk">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00ED0653"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00401177"/>
     <w:pPr>
       <w:spacing w:before="45" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Plassholdertekst">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B26788"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mt2">
     <w:name w:val="mt2"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D24164"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtekst">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtekstTegn"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005337D8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Brdtekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005337D8"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Merknadsreferanse">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C52C65"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Merknadstekst">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="MerknadstekstTegn"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C52C65"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MerknadstekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Merknadstekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C52C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentaremne">
-[...3 lines deleted...]
-    <w:link w:val="KommentaremneTegn"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C52C65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentaremneTegn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentaremne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C52C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotetekst">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotetekstTegn"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B42EB4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotetekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotetekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B42EB4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotereferanse">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B42EB4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rentekst">
+  <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RentekstTegn"/>
+    <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B42EB4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RentekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Rentekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B42EB4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00DA32FF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DA32FF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DA32FF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0000706F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00377C5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46606755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1521624544">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7268,54 +7344,54 @@
                                 <w:left w:val="single" w:sz="6" w:space="11" w:color="E4E4E4"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="6" w:space="11" w:color="E4E4E4"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naturfag.no/tema/vis.html?tid=2374331" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7575,65 +7651,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8be7a595e5f8b30ecd3945af50363e94" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="93d77f0e55c37f187715df6317774f58">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba548e494da4aa9db9ff67d457fbb343" ns2:_="" ns3:_="">
     <xsd:import namespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <xsd:import namespace="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" elementFormDefault="qualified">
@@ -7776,136 +7839,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 - Numerical Reference"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{883EBEA9-3286-463F-9347-3DCC4F67B5BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A67B5AA9-247E-4488-9A2A-E5544F6AE223}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
+    <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6590DD0-6E16-4A88-93FD-0B1CFBA88439}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE899A25-D9C8-4792-91D8-F279453479DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{883EBEA9-3286-463F-9347-3DCC4F67B5BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C926207A-0172-407D-A2CD-7453C8B7C3DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>188</Words>
-  <Characters>1359</Characters>
+  <Words>202</Words>
+  <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1531</CharactersWithSpaces>
+  <CharactersWithSpaces>1536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MergeDataFile">
     <vt:lpwstr>C:\ephorte\workfolder\328104_DOC.XML</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="CheckInType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CheckInDocForm">
     <vt:lpwstr>https://uio.ephorte.uninett.no/ePhorteWeb/shared/aspx/Default/CheckInDocForm.aspx</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DokType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DokID">
     <vt:i4>546966</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Versjon">