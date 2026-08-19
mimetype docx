--- v0 (2025-10-23)
+++ v1 (2026-08-19)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33C3F8F2" w14:textId="4B8E6C58" w:rsidR="369C4B39" w:rsidRPr="00DD3192" w:rsidRDefault="369C4B39" w:rsidP="52B888FF">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3192">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">Merk: Dette er en mal. Tilpass rød tekst og legg til annet </w:t>
       </w:r>
       <w:r w:rsidR="308F88BC" w:rsidRPr="00DD3192">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
@@ -312,51 +316,51 @@
               <w:t>/demonstrasjonen/aktiviteten</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00704165" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F171F5" w:rsidRPr="00E02072" w14:paraId="65410872" w14:textId="77777777" w:rsidTr="69BCE3AA">
+      <w:tr w:rsidR="00F171F5" w:rsidRPr="0018447F" w14:paraId="65410872" w14:textId="77777777" w:rsidTr="69BCE3AA">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="705A32C5" w14:textId="1CC58A90" w:rsidR="00F171F5" w:rsidRPr="00DD3192" w:rsidRDefault="00346C6F" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -589,77 +593,77 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="278C01CD" w14:textId="77777777" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="00346C6F" w:rsidP="00346C6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>Forebyggende tiltak</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A434709" w14:textId="3555B98C" w:rsidR="00DD3192" w:rsidRPr="00DD3192" w:rsidRDefault="00DD3192" w:rsidP="00346C6F">
+          <w:p w14:paraId="6A434709" w14:textId="32FE9DDC" w:rsidR="00DD3192" w:rsidRPr="00DD3192" w:rsidRDefault="00DD3192" w:rsidP="00346C6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Beskriv hvilke tiltak du vil iverksette for å eliminere faren eller redusere risikoen. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
-              <w:t>Tiltakene må ta sees i sammenheng med både elevgruppen og lokalene.</w:t>
+              <w:t>Tiltakene må sees i sammenheng med både elevgruppen og lokalene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="68ADDF2C" w14:textId="77777777" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="00346C6F" w:rsidP="488991BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -700,59 +704,59 @@
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Beskriv hva du vil gjøre ved uhell og hvilket utstyr som skal være tilgjengelig. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>Legg inn informasjon om førstehjelp der det er relevant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006259D6" w:rsidRPr="00E02072" w14:paraId="7C611027" w14:textId="77777777" w:rsidTr="002E55A6">
+      <w:tr w:rsidR="006259D6" w:rsidRPr="0018447F" w14:paraId="7C611027" w14:textId="77777777" w:rsidTr="002E55A6">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05176869" w14:textId="277D06B2" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="6CF56AD9" w:rsidP="52B888FF">
+          <w:p w14:paraId="05176869" w14:textId="4E40B459" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="6CF56AD9" w:rsidP="52B888FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="6B68456A" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -800,51 +804,71 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>cirka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="2D948B35" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="38DC51F5" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">0,5% </w:t>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidR="004B628B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="38DC51F5" w:rsidRPr="00DD3192">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="22D9300D" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>natriumhypokloritt</w:t>
             </w:r>
             <w:r w:rsidR="17E5C029" w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>løsning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="22D9300D" w:rsidRPr="00DD3192">
               <w:rPr>
@@ -923,51 +947,51 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="543E7D7D" w14:textId="4C3E0294" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="006259D6" w:rsidP="52B888FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006259D6" w:rsidRPr="00E02072" w14:paraId="22740C79" w14:textId="77777777" w:rsidTr="002E55A6">
+      <w:tr w:rsidR="006259D6" w:rsidRPr="0018447F" w14:paraId="22740C79" w14:textId="77777777" w:rsidTr="002E55A6">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68231D18" w14:textId="5961CD43" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="006259D6" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="262018C8" w14:textId="77777777" w:rsidR="006259D6" w:rsidRPr="00DD3192" w:rsidRDefault="006259D6" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
@@ -1022,51 +1046,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="21"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3811"/>
         <w:gridCol w:w="11556"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00655D84" w:rsidRPr="00E02072" w14:paraId="7C80029E" w14:textId="77777777" w:rsidTr="52B888FF">
+      <w:tr w:rsidR="00655D84" w:rsidRPr="0018447F" w14:paraId="7C80029E" w14:textId="77777777" w:rsidTr="52B888FF">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="1734E0BF" w14:textId="3C8F18DE" w:rsidR="00DC5616" w:rsidRPr="00DD3192" w:rsidRDefault="00346C6F" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD3192">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1658,173 +1682,187 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="540000" cy="540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F8535C" w:rsidRPr="00DD3192" w:rsidSect="001E0104">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="16837" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="292" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343D8508" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="4F066F8E" w14:textId="77777777" w:rsidR="008E1CAB" w:rsidRDefault="008E1CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B62A9E9" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="23441876" w14:textId="77777777" w:rsidR="008E1CAB" w:rsidRDefault="008E1CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F0CFE84" w14:textId="2A13B6C6" w:rsidR="007426C4" w:rsidRPr="00CD3BF0" w:rsidRDefault="001E0104" w:rsidP="6AAC9731">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51F87FFE" w14:textId="77777777" w:rsidR="0018447F" w:rsidRDefault="0018447F">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="777F72DE" w14:textId="730550E5" w:rsidR="00020326" w:rsidRPr="0018447F" w:rsidRDefault="001E0104" w:rsidP="00020326">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk111806979"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk111806980"/>
     <w:r w:rsidRPr="00346C6F">
       <w:rPr>
         <w:strike/>
         <w:noProof/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44175E8B" wp14:editId="22D77BBE">
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44175E8B" wp14:editId="22D77BBE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-9524</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="862886" cy="298926"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1851,182 +1889,260 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="6AAC9731" w:rsidRPr="6AAC9731">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t>Dette dokumentet</w:t>
+      <w:t>D</w:t>
     </w:r>
-    <w:r w:rsidR="00DD3192">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidR="00020326" w:rsidRPr="00346C6F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:strike/>
+        <w:noProof/>
+        <w:lang w:eastAsia="nb-NO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5217E9E3" wp14:editId="7A749C54">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>286385</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>45720</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="862886" cy="298926"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="48" name="Bilde 48" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="862886" cy="298926"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">ette dokumentet </w:t>
     </w:r>
-    <w:r w:rsidR="00DD3192" w:rsidRPr="00DD3192">
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t>(v.05.08.2026)</w:t>
     </w:r>
-    <w:r w:rsidR="6AAC9731" w:rsidRPr="6AAC9731">
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> stammer fra </w:t>
+      <w:t xml:space="preserve"> og stammer fra </w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
-      <w:r w:rsidR="6AAC9731" w:rsidRPr="6AAC9731">
+      <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Sikkerhet i naturfag på naturfag.no</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="6AAC9731" w:rsidRPr="6AAC9731">
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
       <w:t xml:space="preserve">. Den originale malen er tilgjengelig der. </w:t>
     </w:r>
-    <w:r w:rsidR="00CD3BF0" w:rsidRPr="00CD3BF0">
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
       <w:rPr>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidR="6AAC9731" w:rsidRPr="6AAC9731">
+    <w:r w:rsidR="00020326" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
       <w:t>Universitetet i Oslo kan ikke holdes ansvarlig for bruk av informasjonen.</w:t>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-  <w:p w14:paraId="6170A393" w14:textId="4B92CA8D" w:rsidR="00CD3BF0" w:rsidRPr="00CD3BF0" w:rsidRDefault="00CD3BF0" w:rsidP="001E0104">
+  <w:p w14:paraId="6170A393" w14:textId="6F66B418" w:rsidR="00CD3BF0" w:rsidRPr="00CD3BF0" w:rsidRDefault="00CD3BF0" w:rsidP="001E0104">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:strike/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30C0E45B" w14:textId="77777777" w:rsidR="0018447F" w:rsidRDefault="0018447F">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E86F5E4" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="06F183A9" w14:textId="77777777" w:rsidR="008E1CAB" w:rsidRDefault="008E1CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7948DE35" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="19D4D5B9" w14:textId="77777777" w:rsidR="008E1CAB" w:rsidRDefault="008E1CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E7E7476" w14:textId="77777777" w:rsidR="0018447F" w:rsidRDefault="0018447F">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="20F872DB" w14:paraId="29819D20" w14:textId="77777777" w:rsidTr="20F872DB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32F58CBA" w14:textId="2CB64570" w:rsidR="20F872DB" w:rsidRDefault="20F872DB" w:rsidP="20F872DB">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2042,70 +2158,80 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3E68EAEC" w14:textId="47EDE8F1" w:rsidR="20F872DB" w:rsidRDefault="20F872DB" w:rsidP="20F872DB">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="53480AFF" w14:textId="31E2B813" w:rsidR="20F872DB" w:rsidRDefault="20F872DB" w:rsidP="20F872DB">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E1F63BA" w14:textId="77777777" w:rsidR="0018447F" w:rsidRDefault="0018447F">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:ParagraphRange paragraphId="891791450" textId="2004318071" start="0" length="15" invalidationStart="0" invalidationLength="15" id="9tevYGCX"/>
     <int:ParagraphRange paragraphId="891791450" textId="1786443025" start="0" length="15" invalidationStart="0" invalidationLength="15" id="tGDnqXbV"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="9tevYGCX">
       <int:Reviewed type="WordDesignerSuggestedImageAnnotation"/>
     </int:Content>
     <int:Content id="tGDnqXbV">
       <int:Reviewed type="WordDesignerSuggestedImageAnnotation"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C750028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8DDC8"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2298,211 +2424,223 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3348B16E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1349285857">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="423309670">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC27BB"/>
     <w:rsid w:val="000066A3"/>
     <w:rsid w:val="000071DC"/>
     <w:rsid w:val="000147A5"/>
+    <w:rsid w:val="00020326"/>
     <w:rsid w:val="00023F5A"/>
     <w:rsid w:val="000411AA"/>
+    <w:rsid w:val="00061339"/>
+    <w:rsid w:val="00071163"/>
     <w:rsid w:val="00073352"/>
     <w:rsid w:val="00075F36"/>
     <w:rsid w:val="0009304F"/>
     <w:rsid w:val="000A0CAD"/>
     <w:rsid w:val="000E7345"/>
     <w:rsid w:val="00107A90"/>
     <w:rsid w:val="00112662"/>
     <w:rsid w:val="001141AA"/>
     <w:rsid w:val="00125C63"/>
     <w:rsid w:val="00134818"/>
     <w:rsid w:val="00137C36"/>
     <w:rsid w:val="00156D0C"/>
     <w:rsid w:val="00176B56"/>
     <w:rsid w:val="001800B9"/>
+    <w:rsid w:val="0018447F"/>
     <w:rsid w:val="001A4062"/>
     <w:rsid w:val="001A4C37"/>
     <w:rsid w:val="001D1C70"/>
     <w:rsid w:val="001D5AF0"/>
     <w:rsid w:val="001E0104"/>
     <w:rsid w:val="001E2A1B"/>
     <w:rsid w:val="001F5077"/>
     <w:rsid w:val="0020174A"/>
     <w:rsid w:val="00210072"/>
     <w:rsid w:val="00250762"/>
     <w:rsid w:val="00253512"/>
     <w:rsid w:val="00276A2D"/>
     <w:rsid w:val="002773E4"/>
     <w:rsid w:val="00286852"/>
     <w:rsid w:val="002A3876"/>
     <w:rsid w:val="002B13CC"/>
     <w:rsid w:val="002B7A3D"/>
     <w:rsid w:val="002B7C9A"/>
     <w:rsid w:val="002C24AE"/>
+    <w:rsid w:val="002C745C"/>
     <w:rsid w:val="002E14C2"/>
     <w:rsid w:val="002E234A"/>
     <w:rsid w:val="002E55A6"/>
     <w:rsid w:val="00331814"/>
     <w:rsid w:val="003359C5"/>
     <w:rsid w:val="00336184"/>
     <w:rsid w:val="00346C6F"/>
     <w:rsid w:val="00350637"/>
     <w:rsid w:val="00384A41"/>
     <w:rsid w:val="00393E7C"/>
     <w:rsid w:val="003A78B4"/>
     <w:rsid w:val="003B63DF"/>
+    <w:rsid w:val="003D27F4"/>
+    <w:rsid w:val="003D74A0"/>
     <w:rsid w:val="003E431B"/>
     <w:rsid w:val="003F3EA1"/>
     <w:rsid w:val="004017D9"/>
+    <w:rsid w:val="0040395C"/>
     <w:rsid w:val="00407157"/>
     <w:rsid w:val="00423CD9"/>
     <w:rsid w:val="00433122"/>
     <w:rsid w:val="004573DF"/>
     <w:rsid w:val="00462453"/>
     <w:rsid w:val="00462EFE"/>
     <w:rsid w:val="004655A2"/>
+    <w:rsid w:val="004B628B"/>
     <w:rsid w:val="004C4DCD"/>
     <w:rsid w:val="004D3320"/>
     <w:rsid w:val="004D39A2"/>
     <w:rsid w:val="004E2074"/>
     <w:rsid w:val="004E3F3E"/>
     <w:rsid w:val="004E6BC3"/>
     <w:rsid w:val="004F4B55"/>
     <w:rsid w:val="00521D90"/>
     <w:rsid w:val="00524E81"/>
     <w:rsid w:val="005314E9"/>
     <w:rsid w:val="00533631"/>
     <w:rsid w:val="005358BA"/>
     <w:rsid w:val="00553CA6"/>
     <w:rsid w:val="00554256"/>
     <w:rsid w:val="00554661"/>
     <w:rsid w:val="00577006"/>
     <w:rsid w:val="0058088E"/>
     <w:rsid w:val="005902A9"/>
     <w:rsid w:val="00593361"/>
     <w:rsid w:val="005C43C5"/>
     <w:rsid w:val="005C60DB"/>
     <w:rsid w:val="005F10E0"/>
     <w:rsid w:val="0060493A"/>
     <w:rsid w:val="006053B3"/>
     <w:rsid w:val="00615D8A"/>
     <w:rsid w:val="006259D6"/>
     <w:rsid w:val="006312ED"/>
     <w:rsid w:val="00635AF4"/>
     <w:rsid w:val="006529D9"/>
     <w:rsid w:val="0065328D"/>
     <w:rsid w:val="00655D84"/>
     <w:rsid w:val="00657180"/>
+    <w:rsid w:val="00667D02"/>
     <w:rsid w:val="006864CD"/>
     <w:rsid w:val="006A3422"/>
     <w:rsid w:val="006C17F9"/>
     <w:rsid w:val="006C7E78"/>
     <w:rsid w:val="006D2E20"/>
     <w:rsid w:val="006D5D77"/>
     <w:rsid w:val="006E1CDF"/>
     <w:rsid w:val="006E27A3"/>
     <w:rsid w:val="006F0832"/>
     <w:rsid w:val="006F57EA"/>
     <w:rsid w:val="00704165"/>
     <w:rsid w:val="007210D6"/>
     <w:rsid w:val="00721FAE"/>
+    <w:rsid w:val="00730B2B"/>
     <w:rsid w:val="00735832"/>
     <w:rsid w:val="007426C4"/>
     <w:rsid w:val="0074708E"/>
     <w:rsid w:val="007476E3"/>
     <w:rsid w:val="00750648"/>
     <w:rsid w:val="00752E9D"/>
     <w:rsid w:val="00754D29"/>
     <w:rsid w:val="00763E0A"/>
     <w:rsid w:val="007663E7"/>
     <w:rsid w:val="00784F60"/>
     <w:rsid w:val="00790FF7"/>
     <w:rsid w:val="00797DBF"/>
     <w:rsid w:val="007A5D4D"/>
     <w:rsid w:val="007B439F"/>
     <w:rsid w:val="007D1320"/>
     <w:rsid w:val="007D1ABA"/>
     <w:rsid w:val="007F3A43"/>
     <w:rsid w:val="007F5E3B"/>
     <w:rsid w:val="0081148D"/>
     <w:rsid w:val="008378DA"/>
     <w:rsid w:val="00854ECD"/>
     <w:rsid w:val="008565CE"/>
     <w:rsid w:val="008621CB"/>
     <w:rsid w:val="00877A0B"/>
     <w:rsid w:val="0089423E"/>
     <w:rsid w:val="0089525B"/>
     <w:rsid w:val="00896FA3"/>
     <w:rsid w:val="008A0857"/>
     <w:rsid w:val="008A69B0"/>
+    <w:rsid w:val="008E1CAB"/>
     <w:rsid w:val="008E2521"/>
     <w:rsid w:val="008F10D0"/>
     <w:rsid w:val="00903375"/>
     <w:rsid w:val="00904D3B"/>
     <w:rsid w:val="009071E0"/>
     <w:rsid w:val="009133F1"/>
     <w:rsid w:val="00934390"/>
     <w:rsid w:val="009448D5"/>
     <w:rsid w:val="0094799B"/>
     <w:rsid w:val="009601EF"/>
     <w:rsid w:val="009736C3"/>
     <w:rsid w:val="009738D9"/>
     <w:rsid w:val="00974A2A"/>
     <w:rsid w:val="00976D0E"/>
     <w:rsid w:val="009A049C"/>
     <w:rsid w:val="009A086A"/>
     <w:rsid w:val="009A1764"/>
     <w:rsid w:val="009B4517"/>
     <w:rsid w:val="00A12563"/>
     <w:rsid w:val="00A2338D"/>
     <w:rsid w:val="00A4196D"/>
     <w:rsid w:val="00A41976"/>
     <w:rsid w:val="00A632FA"/>
     <w:rsid w:val="00A836FC"/>
     <w:rsid w:val="00A87376"/>
@@ -2962,51 +3100,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6852ADC3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E0765CDE-A185-4732-B81D-037CE9FF3F68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1145" w:hanging="357"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3739,51 +3877,50 @@
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift6Tegn">
     <w:name w:val="Overskrift 6 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Overskrift6"/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innledendehilsen">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="InnledendehilsenTegn"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnledendehilsenTegn">
     <w:name w:val="Innledende hilsen Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Innledendehilsen"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
@@ -3990,51 +4127,51 @@
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00704165"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="53847100"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="53847100"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73859354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="86922717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4285,54 +4422,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1810782146">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="R7747b82d97a34f0e" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="R7747b82d97a34f0e" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naturfag.no/tema/vis.html?tid=2374331" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4588,72 +4725,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8be7a595e5f8b30ecd3945af50363e94" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="93d77f0e55c37f187715df6317774f58">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba548e494da4aa9db9ff67d457fbb343" ns2:_="" ns3:_="">
     <xsd:import namespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <xsd:import namespace="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" elementFormDefault="qualified">
@@ -4796,114 +4913,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C151C84-ECA4-4C4A-8E5F-E5B787866EF8}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FD420FC-543C-4ED0-A50D-7ED0EEDAC411}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70540996-9A8C-4C60-98E4-7FF7ADACEC82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69948EF4-DE1F-4683-890D-80937D381747}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
+    <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1209</Characters>
+  <Words>227</Words>
+  <Characters>1208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1435</CharactersWithSpaces>
+  <CharactersWithSpaces>1433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010025977EA83BCCC149BC44901C0AA3D01B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
+    <vt:lpwstr>0e7ed929-92f7-43cb-ae7b-a51414be0567</vt:lpwstr>
+  </property>
 </Properties>
 </file>