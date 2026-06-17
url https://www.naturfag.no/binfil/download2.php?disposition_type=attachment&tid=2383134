--- v0 (2025-10-03)
+++ v1 (2026-06-17)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="390" r:id="rId3"/>
     <p:sldId id="395" r:id="rId4"/>
     <p:sldId id="396" r:id="rId5"/>
     <p:sldId id="397" r:id="rId6"/>
     <p:sldId id="398" r:id="rId7"/>
     <p:sldId id="399" r:id="rId8"/>
+    <p:sldId id="400" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -419,79 +421,79 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="7680" autoAdjust="0"/>
-    <p:restoredTop sz="74884" autoAdjust="0"/>
+    <p:restoredTop sz="75591" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="1212" y="96"/>
+        <p:origin x="2200" y="224"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{BFC7F490-7CFF-4254-9516-6D97A1ECA55B}"/>
     <pc:docChg chg="undo custSel modSld">
       <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{BFC7F490-7CFF-4254-9516-6D97A1ECA55B}" dt="2024-05-13T13:26:15.400" v="224" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{BFC7F490-7CFF-4254-9516-6D97A1ECA55B}" dt="2024-05-13T13:17:53.710" v="1" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="359577741" sldId="329"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{BFC7F490-7CFF-4254-9516-6D97A1ECA55B}" dt="2024-05-13T13:17:53.710" v="1" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="359577741" sldId="329"/>
             <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
@@ -897,51 +899,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="0"/>
             <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717550" y="1162050"/>
             <a:ext cx="5575300" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1793,51 +1795,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1963,51 +1965,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2143,51 +2145,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2313,51 +2315,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2559,51 +2561,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2791,51 +2793,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3158,51 +3160,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3276,51 +3278,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3371,51 +3373,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3648,51 +3650,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3901,51 +3903,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4118,51 +4120,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4534,50 +4536,54 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4622,63 +4628,92 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="970894" y="5083682"/>
             <a:ext cx="10515600" cy="877280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nn-NO" b="1" dirty="0">
+              <a:rPr lang="nn-NO" b="1" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Kva kan stoppe UV-stråling?</a:t>
+              <a:t>Kva kan beskytte oss mot </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nn-NO" b="1" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nn-NO" b="1" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>for mykje UV-stråling?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359577741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -4733,195 +4768,195 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57C74053-C720-D16C-2971-4C50FE9CB729}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="761799" y="431033"/>
             <a:ext cx="5334197" cy="795883"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" sz="4000" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="4000" noProof="1"/>
               <a:t>Effektar av UV-stråling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7850737C-2BD4-0145-BD33-4EFBFEA86FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2701625" y="2076443"/>
             <a:ext cx="6348590" cy="4229427"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="9000"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" noProof="1">
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Når huda blir utsett for UV-stråling, får ho nok energi til å danne D-vitamin frå 7-dehydrokolesterol, som finst naturleg i huda. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" noProof="1">
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" noProof="1">
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>D-vitamin er viktige for muskulaturen og for skjelettet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" noProof="1">
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Det finst også effektar av UV-stråling som ikkje er så bra, for eksempel skade på hud og i auga. Som de no har undersøkt, finst det måtar å unngå dette på.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="6000"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nn-NO" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="2200" noProof="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="6000"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nn-NO" sz="2200" dirty="0">
+            <a:endParaRPr lang="nn-NO" sz="2200" noProof="1">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="6000"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nn-NO" sz="2200" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="2200" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Content Placeholder 5" descr="Person står på standen i solnedgang og løfter armene i været. Foto.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AB8A21F-2FB5-7290-F1D5-46CB42F64713}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -4975,51 +5010,51 @@
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent2">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent2"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent2"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="nn-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Smiley Face 6">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="801016" y="2100810"/>
             <a:ext cx="1479197" cy="1493131"/>
           </a:xfrm>
           <a:prstGeom prst="smileyFace">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
@@ -5027,51 +5062,51 @@
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="nn-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1928069392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5088,109 +5123,109 @@
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57C74053-C720-D16C-2971-4C50FE9CB729}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1048032"/>
             <a:ext cx="6916838" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="1"/>
               <a:t>Kvifor skiftar perlene farge?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7850737C-2BD4-0145-BD33-4EFBFEA86FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2766349"/>
             <a:ext cx="4995441" cy="3410614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" kern="100" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" kern="100" noProof="1">
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Energien frå UV-stråling er så høg at den </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" kern="100" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" kern="100" noProof="1">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>endrar strukturen på molekyla i perlene slik at dei får «nye» eigenskapar.</a:t>
             </a:r>
-            <a:endParaRPr lang="nn-NO" sz="1800" kern="100" dirty="0">
+            <a:endParaRPr lang="nn-NO" sz="1800" kern="100" noProof="1">
               <a:effectLst/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Armbånd med UV-perler som er hvite."/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8205909" y="833375"/>
             <a:ext cx="2822626" cy="2510139"/>
@@ -5268,108 +5303,108 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57C74053-C720-D16C-2971-4C50FE9CB729}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="1"/>
               <a:t>Kvifor skiftar perlene farge? (2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7850737C-2BD4-0145-BD33-4EFBFEA86FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="3710651" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" kern="100" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" kern="100" noProof="1">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Den nye strukturen gjer at perlene absorberer nokre av energiane av det synlege lyset, mens resten blir reflektert. Dei energiane av det synlege lyset som blir reflekterte, kan vi sjå som ulike fargar.</a:t>
             </a:r>
-            <a:endParaRPr lang="nn-NO" sz="1800" kern="100" dirty="0">
+            <a:endParaRPr lang="nn-NO" sz="1800" kern="100" noProof="1">
               <a:effectLst/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nn-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Fire armbånd med UV-perler som er farget henholdsvis blå, fioloettt, rosa og lilla.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FFA166A-000A-49A8-08C0-7E584CC4908A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5424,95 +5459,95 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57C74053-C720-D16C-2971-4C50FE9CB729}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="1"/>
               <a:t>Kvifor skiftar perlene farge? (3)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7850737C-2BD4-0145-BD33-4EFBFEA86FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2419109"/>
             <a:ext cx="4618703" cy="3757854"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" kern="100" dirty="0">
+              <a:rPr lang="nn-NO" sz="2200" kern="100" noProof="1">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Når perlene ikkje blir utsette for UV-stråling, går molekyla tilbake til den opphavlege strukturen, som ikkje absorberer synleg lys. Da ser perlene kvite ut igjen. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5" descr="Armbånd med UV-perler som er farget lilla."/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6794340" y="2257064"/>
@@ -5554,99 +5589,87 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" err="1"/>
-[...4 lines deleted...]
-              <a:t> 1 (10 min)</a:t>
+              <a:rPr lang="nn-NO" noProof="1"/>
+              <a:t>Oppgåve 1 (10 min)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="4324109" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
               <a:t>Jobb i gruppene.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> «Vår konklusjon» og «Feilkjelder» i tabellen.</a:t>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
+              <a:t>Fyll inn radane «Vår konklusjon» og «Feilkjelder» i tabellen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Skjermdump av elevarket.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -5686,208 +5709,536 @@
             </a:solidFill>
             <a:prstDash val="sysDash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="46388735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="1"/>
               <a:t>Oppgåve 2 (10 min)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="4324109" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
               <a:t>Gå saman to og to grupper.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
               <a:t>Del resultat, konklusjon og feilkjelder for kvarandre.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
-              <a:t>Blir de samde om ein felles konklusjon?</a:t>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
+              <a:t>Bli samde om ein felles konklusjon.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nn-NO" sz="2200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="1"/>
               <a:t>Fyll inn siste rad i tabellen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Skjermdump av elevarket.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6499820" y="365125"/>
             <a:ext cx="4725059" cy="5658640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759490200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D4035F-2249-6373-AC42-703485BCAF32}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="8124826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64DAE308-1EED-9199-450C-36DC72AC9CA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10934700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kva beskyttar oss mot for mykje UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFA4FC7-32C1-713A-1E91-33D7A575B2CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kva fann vi ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Korleis fann vi det ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>For mykje UV-stråling er skadeleg, derfor må vi beskytte oss mot dette. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Solbriller, klede og</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> solkrem beskytter oss på ulike måtar. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vi har utforska UV-perler, samanlikna resultat, vurdert feilkjelder og skrive ein konklusjon.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="690646041"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6372,91 +6723,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>253</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>316</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>24</Paragraphs>
-  <Slides>7</Slides>
+  <Paragraphs>32</Paragraphs>
+  <Slides>8</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Kva kan stoppe UV-stråling?</vt:lpstr>
+      <vt:lpstr>Kva kan beskytte oss mot  for mykje UV-stråling?</vt:lpstr>
       <vt:lpstr>Effektar av UV-stråling</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge?</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge? (2)</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge? (3)</vt:lpstr>
       <vt:lpstr>Oppgåve 1 (10 min)</vt:lpstr>
       <vt:lpstr>Oppgåve 2 (10 min)</vt:lpstr>
+      <vt:lpstr>Kva beskyttar oss mot for mykje UV-stråling?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>