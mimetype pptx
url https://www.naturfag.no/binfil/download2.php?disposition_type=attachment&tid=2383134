--- v1 (2026-06-17)
+++ v2 (2026-09-15)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="390" r:id="rId3"/>
     <p:sldId id="395" r:id="rId4"/>
     <p:sldId id="396" r:id="rId5"/>
     <p:sldId id="397" r:id="rId6"/>
     <p:sldId id="398" r:id="rId7"/>
     <p:sldId id="399" r:id="rId8"/>
-    <p:sldId id="400" r:id="rId9"/>
+    <p:sldId id="401" r:id="rId9"/>
+    <p:sldId id="402" r:id="rId10"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -224,59 +224,50 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="CF4B31"/>
     <a:srgbClr val="ECA414"/>
     <a:srgbClr val="6E170E"/>
     <a:srgbClr val="70AD47"/>
     <a:srgbClr val="E638A8"/>
     <a:srgbClr val="FD6151"/>
     <a:srgbClr val="82320E"/>
     <a:srgbClr val="7E4312"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...7 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -418,443 +409,82 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="7680" autoAdjust="0"/>
     <p:restoredTop sz="75591" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="88" d="100"/>
-          <a:sy n="88" d="100"/>
+          <a:sx n="40" d="100"/>
+          <a:sy n="40" d="100"/>
         </p:scale>
-        <p:origin x="2200" y="224"/>
+        <p:origin x="1964" y="80"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...360 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -899,51 +529,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="0"/>
             <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717550" y="1162050"/>
             <a:ext cx="5575300" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1795,51 +1425,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1965,51 +1595,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2145,51 +1775,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2315,51 +1945,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2561,51 +2191,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2793,51 +2423,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3160,51 +2790,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3278,51 +2908,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3373,51 +3003,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3650,51 +3280,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3903,51 +3533,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4120,51 +3750,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4540,50 +4170,54 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -5875,50 +5509,434 @@
             <a:ext cx="4725059" cy="5658640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759490200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FB6FEF-09BF-5187-50AD-76F1662D5CBE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABDEEEE-598F-B034-D38E-C67C09CB5459}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="8124826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{891EB87C-B3BA-6BCD-610A-EF98E716CAD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10934700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>svarar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> på spørsmålet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E764FB6E-0AF7-9E72-B1FB-04E8393D72CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Kva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>beskyttar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> oss mot for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mykje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Snakkeboble: oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF259F59-FAB8-FE2A-A650-7B63E39E4D72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1626704" y="3114279"/>
+            <a:ext cx="3592996" cy="1896268"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>fann</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> vi ut?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Snakkeboble: oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{375BCE40-9F74-A637-F9F8-4F0082BC123F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4638260" y="3816281"/>
+            <a:ext cx="4015409" cy="2168197"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Korleis har vi funne ut dette</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877051049"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D4035F-2249-6373-AC42-703485BCAF32}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -5964,239 +5982,295 @@
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64DAE308-1EED-9199-450C-36DC72AC9CA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10934700" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" noProof="1">
+              <a:rPr lang="nb-NO" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kva beskyttar oss mot for mykje UV-stråling?</a:t>
+              <a:t>Plenum: Kva har vi funne ut?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFA4FC7-32C1-713A-1E91-33D7A575B2CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="nn-NO" noProof="1">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kva fann vi ut?</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="nn-NO" noProof="1">
+              <a:t>Kva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Korleis fann vi det ut?</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:t>beskyttar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> oss mot for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mykje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nn-NO" noProof="1">
-[...5 lines deleted...]
-          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="nn-NO" noProof="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>For mykje UV-stråling er skadeleg, derfor må vi beskytte oss mot dette. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Solbriller, klede og</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nn-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> solkrem beskytter oss på ulike måtar. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Vi har utforska UV-perler, samanlikna resultat, vurdert feilkjelder og skrive ein konklusjon.</a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="690646041"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3965601176"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="5" end="5"/>
+                                              <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="6" end="6"/>
+                                              <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
@@ -6723,92 +6797,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>316</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>339</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>32</Paragraphs>
-  <Slides>8</Slides>
+  <Paragraphs>36</Paragraphs>
+  <Slides>9</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Kva kan beskytte oss mot  for mykje UV-stråling?</vt:lpstr>
       <vt:lpstr>Effektar av UV-stråling</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge?</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge? (2)</vt:lpstr>
       <vt:lpstr>Kvifor skiftar perlene farge? (3)</vt:lpstr>
       <vt:lpstr>Oppgåve 1 (10 min)</vt:lpstr>
       <vt:lpstr>Oppgåve 2 (10 min)</vt:lpstr>
-      <vt:lpstr>Kva beskyttar oss mot for mykje UV-stråling?</vt:lpstr>
+      <vt:lpstr>Vi svarar på spørsmålet saman</vt:lpstr>
+      <vt:lpstr>Plenum: Kva har vi funne ut?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>