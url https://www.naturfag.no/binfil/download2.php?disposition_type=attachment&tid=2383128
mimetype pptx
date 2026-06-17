--- v0 (2025-10-03)
+++ v1 (2026-06-17)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="390" r:id="rId3"/>
     <p:sldId id="395" r:id="rId4"/>
     <p:sldId id="396" r:id="rId5"/>
     <p:sldId id="397" r:id="rId6"/>
     <p:sldId id="398" r:id="rId7"/>
     <p:sldId id="399" r:id="rId8"/>
+    <p:sldId id="400" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -418,79 +420,79 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="7680" autoAdjust="0"/>
-    <p:restoredTop sz="74884" autoAdjust="0"/>
+    <p:restoredTop sz="75591" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="408" y="96"/>
+        <p:origin x="2200" y="224"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{78A7EFFD-D38F-48DE-9A0B-12EAE98F0333}"/>
     <pc:docChg chg="modSld">
       <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{78A7EFFD-D38F-48DE-9A0B-12EAE98F0333}" dt="2024-05-13T13:17:05.315" v="324" actId="13244"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
         <pc:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{78A7EFFD-D38F-48DE-9A0B-12EAE98F0333}" dt="2024-05-13T13:15:54.044" v="322" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="359577741" sldId="329"/>
         </pc:sldMkLst>
         <pc:picChg chg="mod">
           <ac:chgData name="Øystein Sørborg" userId="39616bf6-0567-4e85-bbad-c9e729b6e6cd" providerId="ADAL" clId="{78A7EFFD-D38F-48DE-9A0B-12EAE98F0333}" dt="2024-05-13T13:15:54.044" v="322" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="359577741" sldId="329"/>
             <ac:picMk id="1026" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:picMkLst>
         </pc:picChg>
@@ -718,51 +720,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="0"/>
             <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717550" y="1162050"/>
             <a:ext cx="5575300" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1614,51 +1616,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1784,51 +1786,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1964,51 +1966,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2134,51 +2136,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2380,51 +2382,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2612,51 +2614,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2979,51 +2981,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3097,51 +3099,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3192,51 +3194,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3469,51 +3471,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3722,51 +3724,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3939,51 +3941,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>13.05.2024</a:t>
+              <a:t>21.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4355,50 +4357,54 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4455,51 +4461,80 @@
           <a:xfrm>
             <a:off x="970894" y="5083682"/>
             <a:ext cx="10515600" cy="877280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Hva kan stoppe UV-stråling?</a:t>
+              <a:t>Hva kan beskytte mot </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nb-NO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>for mye UV-stråling?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359577741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -5619,51 +5654,51 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Gå sammen to og to grupper.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Del resultat, konklusjon og feilkilder for hverandre.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
-              <a:t>Blir dere enige om en felles konklusjon?</a:t>
+              <a:t>Bli enige om en konklusjon.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2200" dirty="0"/>
               <a:t>Fyll inn siste rad i tabellen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Skjermdump av elevarket.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -5674,50 +5709,391 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6499820" y="365125"/>
             <a:ext cx="4725059" cy="5658640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759490200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D4035F-2249-6373-AC42-703485BCAF32}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="8124826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64DAE308-1EED-9199-450C-36DC72AC9CA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10934700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hva beskytter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>oss mot for mye UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFA4FC7-32C1-713A-1E91-33D7A575B2CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hva fant vi ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hvordan fant vi det ut?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>For mye UV-stråling er skadelig, derfor må vi beskytte oss mot dette. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Solbriller, klær og</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> solkrem beskytter oss på ulike måter. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vi har utforsket UV-perler, sammenlignet resultater, vurdert feilkilder og skrevet en konklusjon.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="690646041"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6202,91 +6578,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>254</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>315</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>24</Paragraphs>
-  <Slides>7</Slides>
+  <Paragraphs>32</Paragraphs>
+  <Slides>8</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Hva kan stoppe UV-stråling?</vt:lpstr>
+      <vt:lpstr>Hva kan beskytte mot  for mye UV-stråling?</vt:lpstr>
       <vt:lpstr>Effekter av UV-stråling</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge?</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge? (2)</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge? (3)</vt:lpstr>
       <vt:lpstr>Oppgave 1 (10 min)</vt:lpstr>
       <vt:lpstr>Oppgave 2 (10 min)</vt:lpstr>
+      <vt:lpstr>Hva beskytter oss mot for mye UV-stråling?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>