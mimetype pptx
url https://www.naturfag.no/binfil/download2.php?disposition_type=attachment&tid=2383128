--- v1 (2026-06-17)
+++ v2 (2026-09-15)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="329" r:id="rId2"/>
     <p:sldId id="390" r:id="rId3"/>
     <p:sldId id="395" r:id="rId4"/>
     <p:sldId id="396" r:id="rId5"/>
     <p:sldId id="397" r:id="rId6"/>
     <p:sldId id="398" r:id="rId7"/>
     <p:sldId id="399" r:id="rId8"/>
-    <p:sldId id="400" r:id="rId9"/>
+    <p:sldId id="401" r:id="rId9"/>
+    <p:sldId id="400" r:id="rId10"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -203,79 +203,72 @@
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="C2CEE8"/>
     <a:srgbClr val="CF4B31"/>
     <a:srgbClr val="ECA414"/>
     <a:srgbClr val="6E170E"/>
     <a:srgbClr val="70AD47"/>
     <a:srgbClr val="E638A8"/>
     <a:srgbClr val="FD6151"/>
     <a:srgbClr val="82320E"/>
     <a:srgbClr val="7E4312"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -417,265 +410,82 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="7680" autoAdjust="0"/>
     <p:restoredTop sz="75591" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="88" d="100"/>
-          <a:sy n="88" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="2200" y="224"/>
+        <p:origin x="1644" y="24"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...182 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -720,51 +530,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="0"/>
             <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93177" tIns="46589" rIns="93177" bIns="46589" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717550" y="1162050"/>
             <a:ext cx="5575300" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1616,51 +1426,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1786,51 +1596,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1966,51 +1776,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2136,51 +1946,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2382,51 +2192,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2614,51 +2424,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2981,51 +2791,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3099,51 +2909,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3194,51 +3004,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3471,51 +3281,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3724,51 +3534,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3941,51 +3751,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>21.05.2026</a:t>
+              <a:t>25.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4361,50 +4171,54 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -5717,50 +5531,357 @@
             <a:ext cx="4725059" cy="5658640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759490200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FB6FEF-09BF-5187-50AD-76F1662D5CBE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABDEEEE-598F-B034-D38E-C67C09CB5459}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="8124826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{891EB87C-B3BA-6BCD-610A-EF98E716CAD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10934700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vi svarer på spørsmålet sammen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E764FB6E-0AF7-9E72-B1FB-04E8393D72CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Hva beskytter oss mot for mye UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Snakkeboble: oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF259F59-FAB8-FE2A-A650-7B63E39E4D72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1626704" y="3114279"/>
+            <a:ext cx="3592996" cy="1896268"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hva fant vi ut?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Snakkeboble: oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{375BCE40-9F74-A637-F9F8-4F0082BC123F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4638260" y="3816281"/>
+            <a:ext cx="4015409" cy="2168197"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hvordan fant vi det ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877051049"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D4035F-2249-6373-AC42-703485BCAF32}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -5806,123 +5927,97 @@
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64DAE308-1EED-9199-450C-36DC72AC9CA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10934700" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="nb-NO" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>oss mot for mye UV-stråling?</a:t>
+              <a:t>Plenum: Hva har vi funnet ut?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFA4FC7-32C1-713A-1E91-33D7A575B2CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Hva fant vi ut?</a:t>
-[...26 lines deleted...]
-          <a:p>
+              <a:t> Hva beskytter oss mot for mye UV-stråling?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="nn-NO" noProof="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>For mye UV-stråling er skadelig, derfor må vi beskytte oss mot dette. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nb-NO" noProof="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Solbriller, klær og</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nn-NO" noProof="1">
@@ -5976,82 +6071,82 @@
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="5" end="5"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
-                                              <p:pRg st="6" end="6"/>
+                                              <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
@@ -6578,92 +6673,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>315</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>338</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>32</Paragraphs>
-  <Slides>8</Slides>
+  <Paragraphs>35</Paragraphs>
+  <Slides>9</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Hva kan beskytte mot  for mye UV-stråling?</vt:lpstr>
       <vt:lpstr>Effekter av UV-stråling</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge?</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge? (2)</vt:lpstr>
       <vt:lpstr>Hvorfor skifter perlene farge? (3)</vt:lpstr>
       <vt:lpstr>Oppgave 1 (10 min)</vt:lpstr>
       <vt:lpstr>Oppgave 2 (10 min)</vt:lpstr>
-      <vt:lpstr>Hva beskytter oss mot for mye UV-stråling?</vt:lpstr>
+      <vt:lpstr>Vi svarer på spørsmålet sammen</vt:lpstr>
+      <vt:lpstr>Plenum: Hva har vi funnet ut?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>