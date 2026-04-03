--- v1 (2025-12-31)
+++ v2 (2026-04-03)
@@ -3632,54 +3632,54 @@
     <a:neCell>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
       </a:tcStyle>
     </a:neCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="17902" autoAdjust="0"/>
     <p:restoredTop sz="89276" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="89" d="100"/>
+          <a:sy n="89" d="100"/>
         </p:scale>
-        <p:origin x="1344" y="96"/>
+        <p:origin x="1266" y="66"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-10188"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -11875,51 +11875,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E5740EF2-BF26-D74B-B76B-2264CCA3BAAA}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:pPr/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -14348,51 +14348,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -14569,51 +14569,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -14906,51 +14906,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -15156,51 +15156,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C9999-C22F-87AC-82F2-CB66218A8337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="7048500" cy="365125"/>
@@ -20607,51 +20607,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5410200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EABDCD83-4E1C-5C48-9E4D-4CCE995C0134}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:pPr/>
-              <a:t>29.12.2025</a:t>
+              <a:t>05.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1655320109"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483659" r:id="rId2"/>
     <p:sldLayoutId id="2147483665" r:id="rId3"/>
     <p:sldLayoutId id="2147483668" r:id="rId4"/>
     <p:sldLayoutId id="2147483669" r:id="rId5"/>
     <p:sldLayoutId id="2147483667" r:id="rId6"/>
     <p:sldLayoutId id="2147483666" r:id="rId7"/>
     <p:sldLayoutId id="2147483670" r:id="rId8"/>
     <p:sldLayoutId id="2147483671" r:id="rId9"/>
     <p:sldLayoutId id="2147483672" r:id="rId10"/>
     <p:sldLayoutId id="2147483660" r:id="rId11"/>
@@ -26328,51 +26328,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639BD534-6A1A-2677-5C6D-CF8C9A6E00F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="449349"/>
             <a:ext cx="5994400" cy="1017949"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" dirty="0"/>
-              <a:t>Repeter målet</a:t>
+              <a:t>Mål</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for innhold 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B24A98D7-926C-9CB5-8A41-F726FBE762E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1467299"/>
             <a:ext cx="5994400" cy="3209519"/>
           </a:xfrm>
@@ -37392,51 +37392,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1980</Words>
+  <Words>1979</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>335</Paragraphs>
   <Slides>31</Slides>
   <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
@@ -37450,51 +37450,51 @@
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Lustria</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Elevenes utbytte av uteundervisning</vt:lpstr>
       <vt:lpstr>Mål</vt:lpstr>
       <vt:lpstr>A – Samarbeid</vt:lpstr>
       <vt:lpstr>Tidsplan for økt A</vt:lpstr>
       <vt:lpstr>Hvorfor utvide klasserommet?</vt:lpstr>
       <vt:lpstr>Hvorfor uteundervisning?</vt:lpstr>
       <vt:lpstr>Hva sier læreplanen om elevenes utbytte?</vt:lpstr>
       <vt:lpstr>Hva sier forskning om elevenes utbytte?</vt:lpstr>
       <vt:lpstr>Kjennetegn på elevers utbytte av uteundervisning</vt:lpstr>
       <vt:lpstr>Uteaktivitet i elevrolle</vt:lpstr>
       <vt:lpstr>naturfag.no/uterommet</vt:lpstr>
       <vt:lpstr>Gjennomfør uteaktivitet</vt:lpstr>
       <vt:lpstr>Etterarbeid i aktiviteten</vt:lpstr>
       <vt:lpstr>Vurder utbytte av uteaktivitet</vt:lpstr>
       <vt:lpstr>Hvilket utbytte dere opplevde å få?</vt:lpstr>
       <vt:lpstr>Planlegg utprøving</vt:lpstr>
       <vt:lpstr>Planlegg utprøving med elever</vt:lpstr>
       <vt:lpstr>B – Utprøving</vt:lpstr>
       <vt:lpstr>C – Erfaringsdeling</vt:lpstr>
-      <vt:lpstr>Repeter målet</vt:lpstr>
+      <vt:lpstr>Mål</vt:lpstr>
       <vt:lpstr>Tidsplan for økt C</vt:lpstr>
       <vt:lpstr>Del erfaringer i grupper</vt:lpstr>
       <vt:lpstr>Ny uteaktivitet i elevrolle</vt:lpstr>
       <vt:lpstr>Gjennomfører utedelen</vt:lpstr>
       <vt:lpstr>Gjennomfør etterarbeid</vt:lpstr>
       <vt:lpstr>Analyser aktivitet</vt:lpstr>
       <vt:lpstr>Vurder utbytte</vt:lpstr>
       <vt:lpstr>Del i plenum</vt:lpstr>
       <vt:lpstr>Oppsummering</vt:lpstr>
       <vt:lpstr>Helt til slutt Hvilket ord gjemmer seg her?</vt:lpstr>
       <vt:lpstr>Referanser</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentasjon</dc:title>
   <dc:creator>Celine Aas</dc:creator>