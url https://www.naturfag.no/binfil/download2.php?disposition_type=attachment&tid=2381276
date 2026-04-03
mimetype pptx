--- v0 (2025-11-09)
+++ v1 (2026-04-03)
@@ -43,51 +43,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
     <p:sldMasterId id="2147483672" r:id="rId2"/>
     <p:sldMasterId id="2147483684" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="276" r:id="rId4"/>
     <p:sldId id="277" r:id="rId5"/>
     <p:sldId id="278" r:id="rId6"/>
@@ -2121,572 +2120,82 @@
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34634" autoAdjust="0"/>
     <p:restoredTop sz="86451" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="84" d="100"/>
           <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="102" y="798"/>
+        <p:origin x="76" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
-[...489 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4188,80 +3697,91 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="no-NO" dirty="0"/>
-              <a:t>https://www.nrk.no/skole-deling/25511</a:t>
+              <a:rPr lang="nn-NO"/>
+              <a:t>https://www.nrk.no/video/forskjellen-paa-flau-vind-og-stiv-kuling_a68a5d78-bcf1-4e8f-8ab4-c45adba5aeab</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="no-NO" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Verdana"/>
+                <a:sym typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Se </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="no-NO" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
                 <a:sym typeface="Verdana"/>
               </a:rPr>
-              <a:t>Se fra 1:34 til 7:00</a:t>
+              <a:t>fra 1:34 til 7:00</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="no-NO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1296402419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -24040,122 +23560,122 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>44,7</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik Light"/>
                 <a:ea typeface="Rubik Light"/>
                 <a:cs typeface="Rubik Light"/>
                 <a:sym typeface="Rubik Light"/>
               </a:rPr>
               <a:t> km/t = </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik Medium"/>
                 <a:ea typeface="Rubik Medium"/>
                 <a:cs typeface="Rubik Medium"/>
                 <a:sym typeface="Rubik Medium"/>
               </a:rPr>
               <a:t>12,4</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik Light"/>
                 <a:ea typeface="Rubik Light"/>
                 <a:cs typeface="Rubik Light"/>
                 <a:sym typeface="Rubik Light"/>
               </a:rPr>
               <a:t> m/s</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="112" name="Google Shape;112;p26">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -24244,50 +23764,174 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7864501" y="3915925"/>
             <a:ext cx="1044124" cy="1050625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="298321304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="110"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="111"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="111" grpId="0" animBg="1"/>
+      <p:bldP spid="110" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0056D7"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -29702,97 +29346,76 @@
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="no-NO" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="212121"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>Sjå på farten de har rekna ut i </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="no-NO" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="212121"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...4 lines deleted...]
-                <a:cs typeface="Rubik Medium"/>
+                <a:latin typeface="Rubik"/>
+                <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik Medium"/>
               </a:rPr>
               <a:t>oppgåve 2</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="no-NO" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="212121"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
-                <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="212121"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Rubik"/>
-              <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
@@ -35814,284 +35437,288 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>Sjå på farten de har rekna ut i </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="no-NO" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...4 lines deleted...]
-                <a:cs typeface="Rubik Medium"/>
+                <a:latin typeface="Rubik"/>
+                <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik Medium"/>
               </a:rPr>
               <a:t>oppgåve 3</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr lang="no-NO" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:latin typeface="Rubik"/>
+                <a:cs typeface="Rubik"/>
+                <a:sym typeface="Rubik"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
-              <a:t>, og samanlikn med tabellen.</a:t>
+              <a:t>og samanlikn med tabellen.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>Løp de som dyra?</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="no-NO" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Rubik"/>
                 <a:ea typeface="Rubik"/>
                 <a:cs typeface="Rubik"/>
                 <a:sym typeface="Rubik"/>
               </a:rPr>
               <a:t>Kva dyr klarer vi å løpe frå?</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" sz="1900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Rubik"/>
               <a:ea typeface="Rubik"/>
               <a:cs typeface="Rubik"/>
               <a:sym typeface="Rubik"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="197" name="Google Shape;197;g2e637371580_0_2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -37570,88 +37197,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>556</Words>
+  <Words>558</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Skjermfremvisning (16:9)</PresentationFormat>
   <Paragraphs>142</Paragraphs>
   <Slides>8</Slides>
   <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
-      <vt:lpstr>Rubik Medium</vt:lpstr>
+      <vt:lpstr>Rubik</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Rubik Light</vt:lpstr>
-      <vt:lpstr>Rubik</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Rubik Medium</vt:lpstr>
       <vt:lpstr>1_Simple Light</vt:lpstr>
       <vt:lpstr>2_Simple Light</vt:lpstr>
       <vt:lpstr>3_Simple Light</vt:lpstr>
       <vt:lpstr>Løper du raskare  enn vinden?</vt:lpstr>
       <vt:lpstr>Kva var toppfarten til Usain Bolt  og Elaine Thompson-Herah? </vt:lpstr>
       <vt:lpstr>Rekn ut løpefarten</vt:lpstr>
       <vt:lpstr>Finn farten de løp i</vt:lpstr>
       <vt:lpstr>Tabell over vindstyrker – oppgave 2</vt:lpstr>
       <vt:lpstr>Er vindstyrken det de trudde?</vt:lpstr>
       <vt:lpstr>Tabell over vindstyrker – oppgave 3</vt:lpstr>
       <vt:lpstr>Forskjellen på flau vind og stiv kuling</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Undervisningsopplegg</dc:title>
   <dc:creator>Øystein Sørborg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>