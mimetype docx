--- v0 (2025-10-19)
+++ v1 (2026-08-19)
@@ -8,69 +8,61 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3527A85A" w14:textId="127867F4" w:rsidR="00F171F5" w:rsidRPr="00F8535C" w:rsidRDefault="00346C6F" w:rsidP="00F8535C">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8535C">
         <w:t>Risikovurdering</w:t>
       </w:r>
       <w:r w:rsidR="00CD3BF0">
-        <w:t xml:space="preserve"> av forsøk med [</w:t>
-[...7 lines deleted...]
-        <w:t>/blodsukkermåling]</w:t>
+        <w:t xml:space="preserve"> av forsøk med [blodtyping/blodsukkermåling]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077C29E2" w14:textId="5ACAE7B3" w:rsidR="00CC27BB" w:rsidRPr="007426C4" w:rsidRDefault="00CC27BB" w:rsidP="35673234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="21"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15387" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
@@ -170,51 +162,51 @@
               <w:t>/demonstrasjonen/aktiviteten</w:t>
             </w:r>
             <w:r w:rsidRPr="007426C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00704165" w:rsidRPr="007426C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F171F5" w:rsidRPr="00245788" w14:paraId="65410872" w14:textId="77777777" w:rsidTr="69BCE3AA">
+      <w:tr w:rsidR="00F171F5" w:rsidRPr="00D51474" w14:paraId="65410872" w14:textId="77777777" w:rsidTr="69BCE3AA">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="705A32C5" w14:textId="1CC58A90" w:rsidR="00F171F5" w:rsidRPr="007426C4" w:rsidRDefault="00346C6F" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007426C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -454,67 +446,67 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="71C9D970" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00245788">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>Forebyggende tiltak</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67A7877C" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788">
+          <w:p w14:paraId="67A7877C" w14:textId="123B4853" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245788">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
-              <w:t>Beskriv hvilke tiltak du vil iverksette for å eliminere faren eller redusere risikoen. Tiltakene må ta sees i sammenheng med både elevgruppen og lokalene.</w:t>
+              <w:t>Beskriv hvilke tiltak du vil iverksette for å eliminere faren eller redusere risikoen. Tiltakene må sees i sammenheng med både elevgruppen og lokalene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="21058C2C" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00245788">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
@@ -693,51 +685,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="21"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="F6D55C"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2963"/>
         <w:gridCol w:w="12404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00655D84" w:rsidRPr="00245788" w14:paraId="7C80029E" w14:textId="77777777" w:rsidTr="00245788">
+      <w:tr w:rsidR="00655D84" w:rsidRPr="00D51474" w14:paraId="7C80029E" w14:textId="77777777" w:rsidTr="00245788">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6D55C"/>
           </w:tcPr>
           <w:p w14:paraId="1734E0BF" w14:textId="3C8F18DE" w:rsidR="00DC5616" w:rsidRPr="007426C4" w:rsidRDefault="00346C6F" w:rsidP="35673234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007426C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1052,161 +1044,161 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1104DDA1" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="4715736F" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="4A28B153" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="0A9E6001" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="3CE500A5" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="6C36B3EA" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:p w14:paraId="1A42D4ED" w14:textId="77777777" w:rsidR="00245788" w:rsidRPr="00245788" w:rsidRDefault="00245788" w:rsidP="00245788"/>
     <w:sectPr w:rsidR="00245788" w:rsidRPr="00245788" w:rsidSect="001E0104">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16837" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="292" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343D8508" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="3E4AE2EF" w14:textId="77777777" w:rsidR="007D479F" w:rsidRDefault="007D479F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B62A9E9" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="029917BF" w14:textId="77777777" w:rsidR="007D479F" w:rsidRDefault="007D479F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F0CFE84" w14:textId="6CFADEBE" w:rsidR="007426C4" w:rsidRPr="00CD3BF0" w:rsidRDefault="001E0104" w:rsidP="20F872DB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27A355BE" w14:textId="727C9A5F" w:rsidR="00D51474" w:rsidRPr="0018447F" w:rsidRDefault="001E0104" w:rsidP="00D51474">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk111806979"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk111806980"/>
     <w:r w:rsidRPr="00346C6F">
       <w:rPr>
         <w:strike/>
         <w:noProof/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44175E8B" wp14:editId="22D77BBE">
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44175E8B" wp14:editId="22D77BBE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-9524</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="862886" cy="298926"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1224,195 +1216,332 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="867367" cy="300478"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="20F872DB" w:rsidRPr="20F872DB">
+    <w:r w:rsidR="00D51474" w:rsidRPr="00346C6F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:strike/>
+        <w:noProof/>
+        <w:lang w:val="nb-NO" w:eastAsia="nb-NO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B641692" wp14:editId="09C2AC12">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-9524</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>45720</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="862886" cy="298926"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="556940883" name="Bilde 556940883" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="867367" cy="300478"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00D51474" w:rsidRPr="00346C6F">
+      <w:rPr>
+        <w:strike/>
+        <w:noProof/>
+        <w:lang w:eastAsia="nb-NO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="36195" distR="53975" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4FD787" wp14:editId="6E0C173A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>286385</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>45720</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="862886" cy="298926"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="48" name="Bilde 48" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="18" name="Bilde 18" descr="Creative Commons lisens: Navngivelse 4.0 Internasjonal"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="862886" cy="298926"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00D51474">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t xml:space="preserve">Dette dokumentet </w:t>
+      <w:t xml:space="preserve">Dette </w:t>
     </w:r>
-    <w:r w:rsidR="20F872DB" w:rsidRPr="20F872DB">
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="nb-NO"/>
+      </w:rPr>
+      <w:t xml:space="preserve">dokumentet </w:t>
+    </w:r>
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t>(v. 19.0</w:t>
+      <w:t>(v.05.08.2026)</w:t>
     </w:r>
-    <w:r w:rsidR="00245788">
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> stammer fra </w:t>
+      <w:t xml:space="preserve"> og stammer fra </w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
-      <w:r w:rsidR="20F872DB" w:rsidRPr="20F872DB">
+      <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Sikkerhet i naturfag på naturfag.no</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="20F872DB" w:rsidRPr="20F872DB">
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="nb-NO"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. Den originale malen er tilgjengelig der. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
+      <w:rPr>
+        <w:lang w:val="nb-NO"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00D51474" w:rsidRPr="0018447F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="nb-NO"/>
+      </w:rPr>
+      <w:t>Universitetet i Oslo kan ikke holdes ansvarlig for bruk av informasjonen.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7F0CFE84" w14:textId="401D3416" w:rsidR="007426C4" w:rsidRPr="00CD3BF0" w:rsidRDefault="007426C4" w:rsidP="20F872DB">
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
-      <w:t xml:space="preserve">. Den originale malen er tilgjengelig der. </w:t>
-[...17 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
   <w:bookmarkEnd w:id="0"/>
   <w:bookmarkEnd w:id="1"/>
   <w:p w14:paraId="6170A393" w14:textId="4B92CA8D" w:rsidR="00CD3BF0" w:rsidRPr="00CD3BF0" w:rsidRDefault="00CD3BF0" w:rsidP="001E0104">
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:strike/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E86F5E4" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="5BE8490B" w14:textId="77777777" w:rsidR="007D479F" w:rsidRDefault="007D479F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7948DE35" w14:textId="77777777" w:rsidR="00A87376" w:rsidRDefault="00A87376">
+    <w:p w14:paraId="38F544D9" w14:textId="77777777" w:rsidR="007D479F" w:rsidRDefault="007D479F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="20F872DB" w14:paraId="29819D20" w14:textId="77777777" w:rsidTr="20F872DB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32F58CBA" w14:textId="2CB64570" w:rsidR="20F872DB" w:rsidRDefault="20F872DB" w:rsidP="20F872DB">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -1447,51 +1576,51 @@
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:ParagraphRange paragraphId="891791450" textId="2004318071" start="0" length="15" invalidationStart="0" invalidationLength="15" id="9tevYGCX"/>
     <int:ParagraphRange paragraphId="891791450" textId="1786443025" start="0" length="15" invalidationStart="0" invalidationLength="15" id="tGDnqXbV"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="9tevYGCX">
       <int:Reviewed type="WordDesignerSuggestedImageAnnotation"/>
     </int:Content>
     <int:Content id="tGDnqXbV">
       <int:Reviewed type="WordDesignerSuggestedImageAnnotation"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C750028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8DDC8"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1684,127 +1813,130 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3348B16E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1349285857">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="423309670">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC27BB"/>
     <w:rsid w:val="000066A3"/>
     <w:rsid w:val="000071DC"/>
     <w:rsid w:val="000147A5"/>
     <w:rsid w:val="00023F5A"/>
+    <w:rsid w:val="00030977"/>
     <w:rsid w:val="000411AA"/>
     <w:rsid w:val="00073352"/>
     <w:rsid w:val="00075F36"/>
     <w:rsid w:val="0009304F"/>
     <w:rsid w:val="000A0CAD"/>
     <w:rsid w:val="000E7345"/>
     <w:rsid w:val="00107A90"/>
     <w:rsid w:val="00112662"/>
     <w:rsid w:val="001141AA"/>
     <w:rsid w:val="00125C63"/>
     <w:rsid w:val="00134818"/>
     <w:rsid w:val="00137C36"/>
+    <w:rsid w:val="00150E38"/>
     <w:rsid w:val="00156D0C"/>
     <w:rsid w:val="00176B56"/>
     <w:rsid w:val="001800B9"/>
     <w:rsid w:val="001A4062"/>
     <w:rsid w:val="001A4C37"/>
     <w:rsid w:val="001D1C70"/>
     <w:rsid w:val="001D5AF0"/>
     <w:rsid w:val="001E0104"/>
     <w:rsid w:val="001E2A1B"/>
     <w:rsid w:val="001F5077"/>
     <w:rsid w:val="0020174A"/>
     <w:rsid w:val="00210072"/>
+    <w:rsid w:val="002346BA"/>
     <w:rsid w:val="00245788"/>
     <w:rsid w:val="00250762"/>
     <w:rsid w:val="00253512"/>
     <w:rsid w:val="00276A2D"/>
     <w:rsid w:val="002773E4"/>
     <w:rsid w:val="00286852"/>
     <w:rsid w:val="002A3876"/>
     <w:rsid w:val="002B13CC"/>
     <w:rsid w:val="002B7A3D"/>
     <w:rsid w:val="002B7C9A"/>
     <w:rsid w:val="002C24AE"/>
     <w:rsid w:val="002E14C2"/>
     <w:rsid w:val="002E234A"/>
     <w:rsid w:val="00331814"/>
     <w:rsid w:val="003359C5"/>
     <w:rsid w:val="00336184"/>
     <w:rsid w:val="00346C6F"/>
     <w:rsid w:val="00350637"/>
     <w:rsid w:val="00384A41"/>
     <w:rsid w:val="00393E7C"/>
     <w:rsid w:val="003A78B4"/>
     <w:rsid w:val="003B63DF"/>
+    <w:rsid w:val="003D74A0"/>
     <w:rsid w:val="003E431B"/>
     <w:rsid w:val="003F3EA1"/>
     <w:rsid w:val="004017D9"/>
     <w:rsid w:val="00407157"/>
     <w:rsid w:val="00423CD9"/>
     <w:rsid w:val="00433122"/>
     <w:rsid w:val="004573DF"/>
     <w:rsid w:val="00462453"/>
     <w:rsid w:val="00462EFE"/>
     <w:rsid w:val="004655A2"/>
     <w:rsid w:val="004C4DCD"/>
     <w:rsid w:val="004D39A2"/>
     <w:rsid w:val="004E2074"/>
     <w:rsid w:val="004E3F3E"/>
     <w:rsid w:val="004E6BC3"/>
     <w:rsid w:val="00521D90"/>
     <w:rsid w:val="00524E81"/>
     <w:rsid w:val="005314E9"/>
     <w:rsid w:val="00533631"/>
     <w:rsid w:val="005358BA"/>
     <w:rsid w:val="00553CA6"/>
     <w:rsid w:val="00554256"/>
     <w:rsid w:val="00554661"/>
     <w:rsid w:val="0058088E"/>
     <w:rsid w:val="005902A9"/>
@@ -1821,142 +1953,147 @@
     <w:rsid w:val="006529D9"/>
     <w:rsid w:val="0065328D"/>
     <w:rsid w:val="00655D84"/>
     <w:rsid w:val="00657180"/>
     <w:rsid w:val="006864CD"/>
     <w:rsid w:val="006A3422"/>
     <w:rsid w:val="006C17F9"/>
     <w:rsid w:val="006C7E78"/>
     <w:rsid w:val="006D2E20"/>
     <w:rsid w:val="006D5D77"/>
     <w:rsid w:val="006E1CDF"/>
     <w:rsid w:val="006E27A3"/>
     <w:rsid w:val="006F0832"/>
     <w:rsid w:val="006F57EA"/>
     <w:rsid w:val="00704165"/>
     <w:rsid w:val="007210D6"/>
     <w:rsid w:val="00721FAE"/>
     <w:rsid w:val="00735832"/>
     <w:rsid w:val="007426C4"/>
     <w:rsid w:val="0074708E"/>
     <w:rsid w:val="007476E3"/>
     <w:rsid w:val="00750648"/>
     <w:rsid w:val="00752E9D"/>
     <w:rsid w:val="00754D29"/>
     <w:rsid w:val="00763E0A"/>
+    <w:rsid w:val="00764B89"/>
     <w:rsid w:val="007663E7"/>
     <w:rsid w:val="00784F60"/>
     <w:rsid w:val="00790FF7"/>
     <w:rsid w:val="00797DBF"/>
     <w:rsid w:val="007A5D4D"/>
     <w:rsid w:val="007B439F"/>
     <w:rsid w:val="007D1320"/>
     <w:rsid w:val="007D1ABA"/>
+    <w:rsid w:val="007D479F"/>
     <w:rsid w:val="007F3A43"/>
     <w:rsid w:val="007F5E3B"/>
     <w:rsid w:val="0081148D"/>
     <w:rsid w:val="008378DA"/>
     <w:rsid w:val="00854ECD"/>
     <w:rsid w:val="008565CE"/>
     <w:rsid w:val="008621CB"/>
     <w:rsid w:val="00877A0B"/>
     <w:rsid w:val="0089423E"/>
     <w:rsid w:val="0089525B"/>
     <w:rsid w:val="00896FA3"/>
     <w:rsid w:val="008A0857"/>
     <w:rsid w:val="008A69B0"/>
     <w:rsid w:val="008E2521"/>
     <w:rsid w:val="008F10D0"/>
     <w:rsid w:val="00903375"/>
     <w:rsid w:val="00904D3B"/>
     <w:rsid w:val="009071E0"/>
     <w:rsid w:val="009133F1"/>
     <w:rsid w:val="00934390"/>
     <w:rsid w:val="009448D5"/>
     <w:rsid w:val="0094799B"/>
     <w:rsid w:val="009601EF"/>
     <w:rsid w:val="009736C3"/>
     <w:rsid w:val="009738D9"/>
     <w:rsid w:val="00974A2A"/>
     <w:rsid w:val="00976D0E"/>
     <w:rsid w:val="009A049C"/>
     <w:rsid w:val="009A086A"/>
     <w:rsid w:val="009A1764"/>
     <w:rsid w:val="009B4517"/>
     <w:rsid w:val="00A12563"/>
     <w:rsid w:val="00A2338D"/>
     <w:rsid w:val="00A41976"/>
     <w:rsid w:val="00A632FA"/>
     <w:rsid w:val="00A836FC"/>
     <w:rsid w:val="00A87376"/>
     <w:rsid w:val="00AA4053"/>
     <w:rsid w:val="00AA532D"/>
     <w:rsid w:val="00AD0A0A"/>
     <w:rsid w:val="00AD4B81"/>
     <w:rsid w:val="00AE0267"/>
     <w:rsid w:val="00AE38FC"/>
     <w:rsid w:val="00AF1FE4"/>
     <w:rsid w:val="00AF2DE5"/>
     <w:rsid w:val="00B1672F"/>
     <w:rsid w:val="00B24B10"/>
     <w:rsid w:val="00B302C5"/>
     <w:rsid w:val="00B44355"/>
+    <w:rsid w:val="00B531FE"/>
     <w:rsid w:val="00B65C3B"/>
     <w:rsid w:val="00B8315D"/>
     <w:rsid w:val="00BA3643"/>
     <w:rsid w:val="00BB7AB5"/>
     <w:rsid w:val="00BC46F2"/>
     <w:rsid w:val="00BD3EAF"/>
     <w:rsid w:val="00BD6F23"/>
     <w:rsid w:val="00C17AEF"/>
     <w:rsid w:val="00C24BA4"/>
     <w:rsid w:val="00C40B30"/>
     <w:rsid w:val="00C811DF"/>
     <w:rsid w:val="00C81F29"/>
     <w:rsid w:val="00C8648E"/>
     <w:rsid w:val="00C87A5F"/>
     <w:rsid w:val="00C942F0"/>
     <w:rsid w:val="00CA0668"/>
     <w:rsid w:val="00CA5354"/>
     <w:rsid w:val="00CC16E3"/>
     <w:rsid w:val="00CC27BB"/>
     <w:rsid w:val="00CD3BF0"/>
     <w:rsid w:val="00CE06AF"/>
     <w:rsid w:val="00CE6E0F"/>
     <w:rsid w:val="00CE785F"/>
     <w:rsid w:val="00D01A31"/>
     <w:rsid w:val="00D0477D"/>
     <w:rsid w:val="00D20938"/>
     <w:rsid w:val="00D24C31"/>
     <w:rsid w:val="00D43F66"/>
+    <w:rsid w:val="00D51474"/>
     <w:rsid w:val="00D542C5"/>
     <w:rsid w:val="00D6673B"/>
     <w:rsid w:val="00D80126"/>
     <w:rsid w:val="00D91C17"/>
     <w:rsid w:val="00D97E73"/>
     <w:rsid w:val="00DB2243"/>
     <w:rsid w:val="00DC5616"/>
+    <w:rsid w:val="00DC6F8F"/>
     <w:rsid w:val="00DE514B"/>
     <w:rsid w:val="00DF19A1"/>
     <w:rsid w:val="00DF7BE9"/>
     <w:rsid w:val="00E16922"/>
     <w:rsid w:val="00E418EC"/>
     <w:rsid w:val="00E41C66"/>
     <w:rsid w:val="00E42D4C"/>
     <w:rsid w:val="00E47935"/>
     <w:rsid w:val="00E52BC5"/>
     <w:rsid w:val="00E5409B"/>
     <w:rsid w:val="00E63069"/>
     <w:rsid w:val="00E82E1C"/>
     <w:rsid w:val="00E93AA0"/>
     <w:rsid w:val="00EA0F68"/>
     <w:rsid w:val="00EA4487"/>
     <w:rsid w:val="00EB3274"/>
     <w:rsid w:val="00EB3A1F"/>
     <w:rsid w:val="00EB7C10"/>
     <w:rsid w:val="00EC550B"/>
     <w:rsid w:val="00ED1F6D"/>
     <w:rsid w:val="00ED3F4F"/>
     <w:rsid w:val="00EE25DC"/>
     <w:rsid w:val="00EF2D12"/>
     <w:rsid w:val="00EF2DC9"/>
     <w:rsid w:val="00EF404B"/>
@@ -2273,51 +2410,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6852ADC3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E0765CDE-A185-4732-B81D-037CE9FF3F68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1145" w:hanging="357"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3050,51 +3187,50 @@
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift6Tegn">
     <w:name w:val="Overskrift 6 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Overskrift6"/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innledendehilsen">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="InnledendehilsenTegn"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnledendehilsenTegn">
     <w:name w:val="Innledende hilsen Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Innledendehilsen"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC27BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
@@ -3304,51 +3440,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00704165"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="53847100"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="53847100"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73859354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="86922717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3837,52 +3973,72 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="dc4f1b947c4d1e868b0ff06804243e8c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8be7a595e5f8b30ecd3945af50363e94" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010025977EA83BCCC149BC44901C0AA3D01B" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="93d77f0e55c37f187715df6317774f58">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" xmlns:ns3="031a6f0f-36ff-4237-8aa5-7f5a8f58282c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba548e494da4aa9db9ff67d457fbb343" ns2:_="" ns3:_="">
     <xsd:import namespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <xsd:import namespace="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e" elementFormDefault="qualified">
@@ -4025,130 +4181,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70540996-9A8C-4C60-98E4-7FF7ADACEC82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69948EF4-DE1F-4683-890D-80937D381747}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
+    <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C151C84-ECA4-4C4A-8E5F-E5B787866EF8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A45873B-B2A4-4319-9DD2-7D50EAC572BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad2a90bd-b470-454e-a4c8-1e4ca4c79d1e"/>
     <ds:schemaRef ds:uri="031a6f0f-36ff-4237-8aa5-7f5a8f58282c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>148</Words>
-  <Characters>788</Characters>
+  <Characters>785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>935</CharactersWithSpaces>
+  <CharactersWithSpaces>932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kirsten Fiskum</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010025977EA83BCCC149BC44901C0AA3D01B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
+    <vt:lpwstr>77a62504-94ff-4b13-b1ec-045083691aae</vt:lpwstr>
+  </property>
 </Properties>
 </file>