--- v0 (2025-11-03)
+++ v1 (2026-09-04)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="341" r:id="rId2"/>
-    <p:sldId id="342" r:id="rId3"/>
-[...4 lines deleted...]
-    <p:sldId id="344" r:id="rId8"/>
+    <p:sldId id="345" r:id="rId3"/>
+    <p:sldId id="342" r:id="rId4"/>
+    <p:sldId id="332" r:id="rId5"/>
+    <p:sldId id="343" r:id="rId6"/>
+    <p:sldId id="306" r:id="rId7"/>
+    <p:sldId id="366" r:id="rId8"/>
     <p:sldId id="336" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -234,56 +234,56 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="19961" autoAdjust="0"/>
     <p:restoredTop sz="86410" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="54" d="100"/>
+          <a:sy n="54" d="100"/>
         </p:scale>
-        <p:origin x="62" y="278"/>
+        <p:origin x="960" y="60"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -356,51 +356,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA1B7FDD-528D-47C5-8054-40D30C210A7B}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -515,51 +515,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9667E091-2504-4499-A49A-C966FD9579DD}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1580248545"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -629,66 +629,62 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
@@ -797,51 +793,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9667E091-2504-4499-A49A-C966FD9579DD}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1450720433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -891,51 +887,51 @@
             </a:br>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Se til 09:55. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9667E091-2504-4499-A49A-C966FD9579DD}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2237266284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -975,51 +971,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9667E091-2504-4499-A49A-C966FD9579DD}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="920284215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1059,154 +1055,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61480378-39F3-41DF-9B80-3683BC24C52D}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2117421213"/>
-      </p:ext>
-[...92 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469438655"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1347,93 +1249,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1755127940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1517,93 +1419,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394615523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1697,93 +1599,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1665474144"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1867,93 +1769,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3002350578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2113,93 +2015,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3815058906"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2345,93 +2247,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2928141694"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2712,93 +2614,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3743252723"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2830,93 +2732,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2742055048"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2925,93 +2827,93 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="971058388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3202,93 +3104,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="761892838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3455,93 +3357,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1349240696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3672,51 +3574,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5F614D16-A8A6-43E2-99A0-A9232FCD87FE}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>09.03.2023</a:t>
+              <a:t>26.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3750,51 +3652,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{94EE52E0-D1B2-4178-862A-A8FAD0B1D723}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="55328790"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
@@ -4065,119 +3967,119 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tv.nrk.no/se?v=MSUE11000513" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VCminz-X52I" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="435711" y="809856"/>
-            <a:ext cx="5875441" cy="906650"/>
+            <a:ext cx="7241798" cy="863669"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" sz="4400"/>
-              <a:t>Kva for musklar jobbar?</a:t>
+              <a:rPr lang="nn-NO" sz="4400" dirty="0"/>
+              <a:t>Korleis verkar musklane våre?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499881" y="2045369"/>
             <a:ext cx="3372405" cy="1169310"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4251,50 +4153,276 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A6ED86-B773-59C8-25C7-AC789390674B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2" descr="Fire barn som hopper ute, ser dem bakfra. Foto">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625C2492-79ED-8FF5-03AF-E0712117F69D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-10" t="15838" r="10630" b="11914"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="2339975"/>
+            <a:ext cx="8074740" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Speech Bubble: Rectangle with Corners Rounded 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB417144-05C6-C775-5A44-16C5E13F3860}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8286751" y="1828799"/>
+            <a:ext cx="3067049" cy="2528888"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -74822"/>
+              <a:gd name="adj2" fmla="val 22387"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Peik på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>musklane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> som jobba da vi gjorde </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ulike </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kommandoane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1398711264"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DA00049-4D1D-4958-91F4-0E2ACA89122E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="711200" y="0"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -4986,51 +5114,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="1400" dirty="0"/>
               <a:t>Ein annan muskel drar han ned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3716306457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Plassholder for innhold 4" descr="Skjermdump av NRK-film.">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB45F57-2F48-492A-A0C5-9BB3284D1A4D}"/>
               </a:ext>
             </a:extLst>
@@ -5085,51 +5213,51 @@
                       <a:lumMod val="20000"/>
                       <a:lumOff val="80000"/>
                       <a:alpha val="60000"/>
                     </a:schemeClr>
                   </a:glow>
                 </a:effectLst>
               </a:rPr>
               <a:t>Den magiske kroppen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2482229451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DA00049-4D1D-4958-91F4-0E2ACA89122E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5839,51 +5967,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nn-NO" sz="1400" dirty="0"/>
               <a:t>Ein annan muskel drar han ned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="30239511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -6426,1351 +6554,1165 @@
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0" animBg="1"/>
       <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5314688D-B524-4D63-9CDD-FC348D07040E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF8BA9B0-1AFF-0F56-D578-60B82B5D8658}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Vi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>svarar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> på spørsmålet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{001962A2-D720-2CCB-1528-7F91A0F5D30C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="742140"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="6408174" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...32 lines deleted...]
-          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t>Korleis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0" err="1"/>
+              <a:t>verkar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0" err="1"/>
+              <a:t>musklane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t> våre?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>1. Øv i par: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Velg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>ein</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> av </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>bevegelsane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> de gjorde ute.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>Bruk kroppen som modell for å vise kva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>musklar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> som jobbar, og forklar korleis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>verkar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> når de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>gjer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> bevegelsen. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t>2. Presenter for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0" err="1"/>
+              <a:t>eit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0"/>
+              <a:t> anna elevpar. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="nb-NO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafikk 7" descr="Styrerom med heldekkende fyll">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA792C53-DC9B-4330-8C07-55951BBD7907}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F8C80DB-68C4-813F-677D-F4C6EB08C8F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2650392"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="7779026" y="1690688"/>
+            <a:ext cx="3896139" cy="3896139"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...114 lines deleted...]
-          <p:cNvPr id="8" name="Rektangel: Avrunda hjørne 7">
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Snakkeboble: oval 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27F8B8EE-CA70-45A5-B738-7838F5D34198}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{624F3D19-DF35-985F-7539-41D9EDF28F7D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6178162" y="3311928"/>
-            <a:ext cx="4685767" cy="855454"/>
+            <a:off x="8958470" y="2226365"/>
+            <a:ext cx="808382" cy="371061"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-            <a:avLst/>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -51240"/>
+              <a:gd name="adj2" fmla="val 78399"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:srgbClr val="305D98"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="305D98"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...14 lines deleted...]
-          <p:cNvPr id="9" name="Rektangel: Avrunda hjørne 8">
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Snakkeboble: oval 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613C5E91-514F-491A-9DF8-EE806C9E142F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D2E76F-DD11-D307-12C7-6DCACA72A77C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6178161" y="4333103"/>
-            <a:ext cx="4685767" cy="1046205"/>
+            <a:off x="9766852" y="1959719"/>
+            <a:ext cx="808382" cy="371061"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-            <a:avLst/>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 41197"/>
+              <a:gd name="adj2" fmla="val 99598"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:srgbClr val="305D98"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="305D98"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...27 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="888317118"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="726386966"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5314688D-B524-4D63-9CDD-FC348D07040E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t>Korleis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0" err="1"/>
+              <a:t>verkar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0" err="1"/>
+              <a:t>musklane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:t> våre?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nb-NO" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Plasshaldar for innhald 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A83DB0E-2AF2-4807-B5C2-C723082AD45E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838199" y="2006353"/>
+            <a:ext cx="6030909" cy="4170610"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Musklane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> er organiserte i par. Når vi beveger oss, vil </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nokre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>musklar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> trekke seg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  i den </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>eine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> retninga, og andre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>musklar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> vil trekke seg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> i den andre retninga.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Når </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>musklane</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> jobbar, trekker </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> seg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> og blir </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kortare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Når musklene trekker seg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, er </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> harde og stramme. Når </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ikkje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> trekker seg </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>saman</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, er </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>dei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mjukare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 2" descr="Fire barn som hopper ute, ser dem bakfra. Foto">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AA1691-02BC-4880-B7BB-B10C02D7EF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-476" r="-754"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6869108" y="2166010"/>
+            <a:ext cx="4689227" cy="3088161"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272360046"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
+                                          <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3">
+                                          <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
-                                            </p:txEl>
-[...243 lines deleted...]
-                                              <p:pRg st="7" end="7"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="3" grpId="0" build="p"/>
+      <p:bldP spid="6" grpId="0" uiExpand="1" build="p"/>
     </p:bldLst>
   </p:timing>
-</p:sld>
-[...414 lines deleted...]
-  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8255,90 +8197,90 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>411</Words>
+  <Words>361</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Breiskjerm</PresentationFormat>
-  <Paragraphs>55</Paragraphs>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>41</Paragraphs>
   <Slides>8</Slides>
-  <Notes>6</Notes>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Lysbilettitlar</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Kva for musklar jobbar?</vt:lpstr>
+      <vt:lpstr>Korleis verkar musklane våre?</vt:lpstr>
+      <vt:lpstr>PowerPoint-presentasjon</vt:lpstr>
       <vt:lpstr>Grubleteikning: Musklar</vt:lpstr>
       <vt:lpstr>Den magiske kroppen</vt:lpstr>
       <vt:lpstr>Grubleteikning: Oppsummering</vt:lpstr>
       <vt:lpstr>Korleis verkar musklane?</vt:lpstr>
-      <vt:lpstr>Forts. Den magiske kroppen</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Kvifor er det viktig å vere fysisk aktiv  og ha sterke musklar?</vt:lpstr>
+      <vt:lpstr>Vi svarar på spørsmålet saman</vt:lpstr>
+      <vt:lpstr>Korleis verkar musklane våre? </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Livsløpsanalyse</dc:title>
   <dc:creator>Berit Reitan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>