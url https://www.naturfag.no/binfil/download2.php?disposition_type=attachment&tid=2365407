--- v0 (2025-11-03)
+++ v1 (2026-10-22)
@@ -1,91 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="265" r:id="rId2"/>
     <p:sldId id="276" r:id="rId3"/>
     <p:sldId id="302" r:id="rId4"/>
     <p:sldId id="299" r:id="rId5"/>
     <p:sldId id="300" r:id="rId6"/>
-    <p:sldId id="301" r:id="rId7"/>
-    <p:sldId id="303" r:id="rId8"/>
+    <p:sldId id="303" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6794500" cy="9906000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -162,50 +160,67 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Berit Reitan" initials="BR" lastIdx="2" clrIdx="0">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="S-1-5-21-1927809936-1189766144-1318725885-426714" providerId="AD"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="7EBD57"/>
     <a:srgbClr val="DBECD0"/>
     <a:srgbClr val="B7DAA2"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Middels stil 2 - uthevingsfarge 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
@@ -1380,88 +1395,88 @@
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34608" autoAdjust="0"/>
-    <p:restoredTop sz="86420" autoAdjust="0"/>
+    <p:restoredTop sz="71411" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="113" d="100"/>
+          <a:sy n="113" d="100"/>
         </p:scale>
-        <p:origin x="96" y="294"/>
+        <p:origin x="4272" y="114"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1506,51 +1521,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3848645" y="0"/>
             <a:ext cx="2944283" cy="497020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{03D3A373-D147-4681-A1D8-B1CAC4190B31}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="425450" y="1238250"/>
             <a:ext cx="5943600" cy="3343275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1797,54 +1812,50 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1929,296 +1940,50 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...244 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
@@ -2427,64 +2192,50 @@
           <p:cNvPr id="2" name="Plasshaldar for lysbilete 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plasshaldar for notat 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
@@ -2526,164 +2277,50 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plasshaldar for notat 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...112 lines deleted...]
-            <a:r>
               <a:rPr lang="nb-NO" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Gå inn på siden: https://laeremedskogen.no/temasider/treslag </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Klikk på noen</a:t>
             </a:r>
@@ -2709,51 +2346,51 @@
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nb-NO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plasshaldar for lysbiletnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18B85D8C-4EF5-45C7-BCF5-FE7A2FB13782}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3729258090"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2919,51 +2556,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0820FB42-1FF4-44AC-B2E5-B3F3B1C959FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A3C221-956D-42BE-B939-3A7FDD681E12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3117,51 +2754,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BC1957-DDFB-48B6-9774-F13C202A5D47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C35DD67B-E9D4-4DF2-87EA-C9E771BFEA06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3325,51 +2962,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F18146B4-B2DD-483C-8B7C-313046BDD2AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B46B23-7C5F-4D92-B8B0-9A3811FF29AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3523,51 +3160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F4AF67D-2709-4B63-A384-A2EA25BDD795}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61432907-4EAB-4B35-97A8-5304696CD9D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3798,51 +3435,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D847C40-5532-4A52-88F1-BD8340A8301A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{630E71F3-0774-4787-9708-9367CA9E0996}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4063,51 +3700,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95025395-C223-4ABD-845A-6412BDF86B60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FD83792-EB92-40AB-BFF4-EA1142C65E18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4475,51 +4112,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFC9ADA9-6BA0-4660-B02C-1E2ED123BFBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA441B2-8280-4EC7-90F1-DCC7A2266AAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4616,51 +4253,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53527ACB-BFE5-43BD-A300-7AC213BE4AEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A714CFE-CE0C-4C28-8F08-79A494FC10DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4729,51 +4366,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AD3E2FA-0A25-4ABD-8F23-8C984B9673BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814BDAE6-8FFB-443D-9DEC-DD29F2A66DF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5040,51 +4677,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EA395B4-81B8-4BE2-86D7-CE51B609DBD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66FCCDA2-75F0-428F-92A2-08CA75E8E731}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5328,51 +4965,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75A69AE-ADE0-49AE-A6B2-200252A15659}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{784B8586-0C88-4565-AA81-671EA9E6B321}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5573,51 +5210,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{43AD708A-601D-463E-BAAA-B629D5E5123E}" type="datetimeFigureOut">
               <a:rPr lang="nb-NO" smtClean="0"/>
-              <a:t>20.02.2024</a:t>
+              <a:t>04.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F04C31A-5019-4E08-92C1-3B04199B54A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -5986,63 +5623,59 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laeremedskogen.no/temasider/treslag" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laeremedskogen.no/temasider/treslag" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6067,58 +5700,50 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2159827"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Amatic SC" panose="00000500000000000000" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Hvor mange ulike typer løvtrær finner dere?</a:t>
             </a:r>
-            <a:endParaRPr lang="nb-NO" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1862757643"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6130,52 +5755,52 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bilete 2" descr="Foto tatt fra bakken opp mot grenene i et løvtre"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="59267" y="-635001"/>
-            <a:ext cx="12132733" cy="8088489"/>
+            <a:off x="-168441" y="-786807"/>
+            <a:ext cx="12360442" cy="8240295"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Avrunda rektangel 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4054977" y="1753292"/>
             <a:ext cx="4082045" cy="1507067"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="DBECD0">
               <a:alpha val="91000"/>
             </a:srgbClr>
           </a:solidFill>
@@ -7111,160 +6736,141 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="43004"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
-              <a:t>Bestemme arter/tresorter</a:t>
+              <a:t>Bestemme løvtrær</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Plasshaldar for innhald 3" descr="Bilde av framsiden av løvtreatlaset"/>
+          <p:cNvPr id="4" name="Plasshaldar for innhald 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="962892" y="1425575"/>
             <a:ext cx="3904383" cy="5248848"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Avrunda rektangel 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8509519" y="485130"/>
-            <a:ext cx="2844281" cy="2146179"/>
+            <a:off x="6652649" y="1571417"/>
+            <a:ext cx="3759319" cy="2146179"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="DBECD0">
               <a:alpha val="91000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="7EBD57"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Bruk løvtreatlaset, og finn ut hvilke treslag dere har funnet. </a:t>
+              <a:t>Hvilke løvtrær har dere funnet? Bruk atlaset.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1363513988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -7365,103 +6971,103 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nb-NO" dirty="0"/>
               <a:t>Løvtrær vi fant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Plasshaldar for innhald 3" descr="Tabell med to kolonner. Kolonne 1: Tresort vi fant. Kolonne 2: Hvor mang av gruppene har funnet denne."/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3414958094"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3032574747"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="838200" y="1825625"/>
           <a:ext cx="10515600" cy="4079240"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{68D230F3-CF80-4859-8CE7-A43EE81993B5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5257800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1080942336"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="5257800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="643259331"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="nb-NO" dirty="0"/>
-                        <a:t>Tresort vi fant</a:t>
+                        <a:t>Løvtre vi fant</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="nb-NO" dirty="0"/>
-                        <a:t>Hvor mange av gruppene har funnet denne?</a:t>
+                        <a:t>Hvor mange av gruppene har funnet dette?</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2002795191"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="nb-NO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -7516,51 +7122,51 @@
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="nb-NO"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="674314711"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="nb-NO"/>
+                      <a:endParaRPr lang="nb-NO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="nb-NO"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1402031666"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
@@ -7703,465 +7309,205 @@
                       <a:endParaRPr lang="nb-NO"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="nb-NO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3168001300"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Snakkeboble: rektangel med avrundede hjørner 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB57C3F-594B-38DA-DF5E-1F4DBB93532E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7717536" y="365125"/>
+            <a:ext cx="3840480" cy="1061339"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -47182"/>
+              <a:gd name="adj2" fmla="val 68244"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="nb-NO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hvilke løvtrær fant vi ikke? Hva kan være grunner til det?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925739078"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...399 lines deleted...]
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tittel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{451C85DB-27DA-B4FB-E29E-9964F979FC8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8856,90 +8202,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>282</Words>
+  <Words>143</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>34</Paragraphs>
-[...1 lines deleted...]
-  <Notes>7</Notes>
+  <Paragraphs>25</Paragraphs>
+  <Slides>6</Slides>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Amatic SC</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Hvor mange ulike typer løvtrær finner dere?</vt:lpstr>
       <vt:lpstr>Hva fant dere?</vt:lpstr>
       <vt:lpstr>Hva heter de ulike delene av bladet?</vt:lpstr>
-      <vt:lpstr>Bestemme arter/tresorter</vt:lpstr>
+      <vt:lpstr>Bestemme løvtrær</vt:lpstr>
       <vt:lpstr>Løvtrær vi fant</vt:lpstr>
-      <vt:lpstr>Hvilke tresorter fant vi ikke?</vt:lpstr>
       <vt:lpstr>Treslag</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentasjon</dc:title>
   <dc:creator>Øystein Sørborg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>