--- v0 (2025-11-02)
+++ v1 (2026-05-19)
@@ -1,82 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="277" r:id="rId2"/>
-[...3 lines deleted...]
-    <p:sldId id="282" r:id="rId6"/>
+    <p:sldId id="277" r:id="rId5"/>
+    <p:sldId id="279" r:id="rId6"/>
+    <p:sldId id="281" r:id="rId7"/>
+    <p:sldId id="283" r:id="rId8"/>
+    <p:sldId id="285" r:id="rId9"/>
+    <p:sldId id="286" r:id="rId10"/>
+    <p:sldId id="296" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -172,87 +182,237 @@
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{DE498690-F5E8-46CA-8223-B6DADD220AC6}" v="4" dt="2026-05-04T09:00:29.860"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="78" y="1494"/>
+        <p:origin x="138" y="198"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:02:27.647" v="400" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="del ord">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:54:29.948" v="183" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3492287310" sldId="280"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:52:19.092" v="179" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3779368252" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:52:19.092" v="179" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3779368252" sldId="281"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp del mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:54:31.072" v="184" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2563525663" sldId="282"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod setBg">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T13:01:59.231" v="98" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1068430383" sldId="283"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T13:01:59.231" v="98" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1068430383" sldId="283"/>
+            <ac:spMk id="3" creationId="{F75301E0-9287-F796-8441-3B6DB7DF6C5C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T12:09:02.889" v="62" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1068430383" sldId="283"/>
+            <ac:picMk id="5" creationId="{B7202CB4-A894-428C-F3D5-6A7B027CB574}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:53:26.317" v="182" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2944349651" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:53:26.317" v="182" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2944349651" sldId="285"/>
+            <ac:spMk id="2" creationId="{C316878A-61DF-1F81-703A-B8E729BD0E73}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T13:12:15.527" v="156" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2944349651" sldId="285"/>
+            <ac:spMk id="3" creationId="{D69FE89B-2D0A-F354-BBC9-84C720EDC42A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T13:11:07.592" v="153" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1406067103" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T13:11:07.592" v="153" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1406067103" sldId="286"/>
+            <ac:spMk id="3" creationId="{0DEA4EC9-77A8-FFE0-276B-5880F3F10974}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:54:33.593" v="185" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4156788467" sldId="295"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:02:27.647" v="400" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1773775541" sldId="296"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:58:29.875" v="256" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1773775541" sldId="296"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:02:27.647" v="400" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1773775541" sldId="296"/>
+            <ac:spMk id="3" creationId="{8F7C6590-C050-17E9-A963-11B3AA6CFDE7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T08:58:23.885" v="255" actId="1076"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1773775541" sldId="296"/>
+            <ac:graphicFrameMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -297,51 +457,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CED50266-4742-4786-93C9-DD574B10CDB8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -361,82 +521,81 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -573,54 +732,50 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -727,134 +882,50 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{305B8132-6D26-43B7-A79A-7EC3270ADD3F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
-            </a:fld>
-[...82 lines deleted...]
-              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1656732518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -915,54 +986,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -980,75 +1050,74 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1098,127 +1167,125 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1273,132 +1340,130 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1448,127 +1513,125 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1627,54 +1690,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -1747,74 +1809,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1864,189 +1926,186 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2101,54 +2160,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2167,110 +2225,109 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -2289,131 +2346,130 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2463,75 +2519,74 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2582,51 +2637,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2685,54 +2740,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2742,82 +2796,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -2836,74 +2889,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2962,54 +3015,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -3089,74 +3141,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3225,155 +3277,153 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C5C97EEC-8F5E-4DAA-8802-2C61608D24BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3726,116 +3776,111 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2009-06-19-97#KAPITTEL_1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dyrevern.no/velg-dyrevennlig/mat-og-dyrevelferd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dyrevern.no/velg-dyrevennlig/mat-og-dyrevelferd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dyrevern.no/velg-dyrevennlig/kjott-egg-og-meieri/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dyrevern.no/velg-dyrevennlig/mat-og-dyrevelferd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbruk.no/baerekraft/hva-er-egentlig-baerekraftig-matproduksjon/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="748723" y="3381520"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nn-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>4 Berekraftige val og dyrevelferd</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 2" descr="Utegående kyr på beite vil gi mer dyrevennlig mat"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -3887,271 +3932,274 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Dyrevelferd</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406399" y="1825625"/>
             <a:ext cx="6465455" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nn-NO" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
               <a:t>I Noreg har vi eit strengt regelverk for at også produksjonsdyr skal ha det bra. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nn-NO" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="nn-NO" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
               <a:t>Bøndene har ansvar for ta vare på velferda til dyra, og Mattilsynet er den offentlege myndigheita som fører tilsyn med regelverket. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nn-NO" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="nn-NO" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
               <a:t>Men du som forbrukar har også stor påverknadskraft på velferda til dyra.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nn-NO" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" i="1" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nn-NO" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="nn-NO" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7467512" y="2367353"/>
             <a:ext cx="4315691" cy="3519055"/>
           </a:xfrm>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Lov</a:t>
-[...34 lines deleted...]
-              <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:t>Lov om dyrevelferd </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>§ 3</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" sz="2400" b="1" dirty="0">
+            <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Helvetica Neue"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2400" i="1" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t>«Dyr har </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>egenverdi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t> uavhengig av den nytteverdien de måtte ha for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>mennesker</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t>. Dyr skal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>behandles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t> godt og </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>beskyttes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t> mot fare for unødige </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>påkjenninger</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t> og </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0" err="1"/>
+              <a:t>belastninger</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t>»</a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2400" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rektangel 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608168" y="6141055"/>
             <a:ext cx="4664916" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0">
+              <a:rPr lang="nn-NO" noProof="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://lovdata.no/dokument/NL/lov/2009-06-19-97#KAPITTEL_1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7896916" y="152072"/>
             <a:ext cx="3456884" cy="2215281"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -4397,772 +4445,117 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...652 lines deleted...]
-        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="692696"/>
             <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="3600" noProof="0" dirty="0"/>
               <a:t>Vurdering av matprodukt </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="3600" noProof="0" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="3600" noProof="0" dirty="0"/>
               <a:t>basert på dyrevelferd</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rektangel 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6233410" y="6311900"/>
             <a:ext cx="5674567" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0">
+              <a:rPr lang="nn-NO" noProof="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://dyrevern.no/velg-dyrevennlig/mat-og-dyrevelferd/</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Plassholder for innhold 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2086279749"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1156285861"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="838200" y="1825623"/>
           <a:ext cx="10586392" cy="4352405"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1"/>
               <a:tblGrid>
                 <a:gridCol w="2646598">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3062212717"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2646598">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1481937851"/>
                     </a:ext>
@@ -5241,54 +4634,53 @@
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Produkt</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5362,54 +4754,53 @@
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Kriterium</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5481,54 +4872,53 @@
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Kriterium</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5600,54 +4990,53 @@
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" b="1" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Kriterium</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5726,54 +5115,53 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Egg</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5845,70 +5233,69 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t>Går fritt innandørs,</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="0" noProof="0" dirty="0"/>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t>ni høner per m</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="30000" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="30000" noProof="0" dirty="0"/>
                         <a:t>2</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t>.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -5983,62 +5370,61 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t>Hønene får kome utandørs, så sant vêr og føre </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" err="1" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" err="1"/>
                         <a:t>tillet</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t> det.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -6113,55 +5499,55 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                         <a:t>Hønene har betydeleg meir plass</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="0" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="0" baseline="0" noProof="0" dirty="0"/>
                         <a:t>.</a:t>
                       </a:r>
                       <a:endParaRPr lang="nn-NO" sz="2400" b="0" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="38100" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
@@ -6245,54 +5631,53 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Kylling </a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -6724,54 +6109,53 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Meieriprodukt</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -7203,54 +6587,53 @@
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl7pPr>
                       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl8pPr>
                       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                         <a:defRPr sz="1800" kern="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                         </a:defRPr>
                       </a:lvl9pPr>
                     </a:lstStyle>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                         <a:t>Svin</a:t>
                       </a:r>
-                      <a:endParaRPr lang="nn-NO" sz="2400" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="74336" marR="74336">
                     <a:lnL w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnR>
                     <a:lnT w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnT>
                     <a:lnB w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF"/>
                       </a:solidFill>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
@@ -7648,337 +7031,1654 @@
             <a:ext cx="6079042" cy="1407778"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rounded Rectangular Callout 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6363855" y="55743"/>
             <a:ext cx="5411719" cy="1692535"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 51191"/>
               <a:gd name="adj2" fmla="val 99063"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
-[...104 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Jobb i par: Fyll i tabellen I Elevhefte H ved hjelp av nettsidene på dyrevern.no: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://dyrevern.no/velg-dyrevennlig/kjott-egg-og-meieri/</a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2400" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="2800" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3779368252"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1670AC4-1060-C429-55E8-254BF60E1816}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3600" b="1" noProof="0" dirty="0"/>
+              <a:t>Oppsummering av funn</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75301E0-9287-F796-8441-3B6DB7DF6C5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="8040757" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva skal til for at produksjon av egg skal få grøn merking?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Er økologisk mjølk merket grøn? Korfor/korfor ikkje?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva er forskjellen på raud og grøn merking av svinekjøt?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva kan kategoriseringa hjelpe forbrukaren med?  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Bør man være kritisk til nettstader som dyrevern.no, og i tilfelle korfor? Kva agenda kan nettstader som dette ha?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bilde 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7202CB4-A894-428C-F3D5-6A7B027CB574}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="16249" r="10149"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9236765" y="1825625"/>
+            <a:ext cx="2262809" cy="2358807"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1068430383"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C316878A-61DF-1F81-703A-B8E729BD0E73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
+              <a:t>4B Vurder kjelder</a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D69FE89B-2D0A-F354-BBC9-84C720EDC42A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Vurder kjeldene de har brukt. Er dei pålitelege og er innhaldet  truverdig?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Fyll i skjema i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" i="1" noProof="0" dirty="0"/>
+              <a:t>Elevheftet I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t> og avgjer i kva grad de ønsker å bruke dei i svar på oppdraget. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2944349651"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{786FAAC9-2507-313A-56E2-8BD0E8B6194D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
+              <a:t>4C Gruppearbeid </a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DEA4EC9-77A8-FFE0-276B-5880F3F10974}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Forbered ein presentasjon for resten av klassen der de gir Stian, Sofie eller Ole råd om kosthald og livsstil. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Bruk kjenneteikn på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0" err="1"/>
+              <a:t>måloppnåing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t> og støttespørsmål som finnast i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" i="1" noProof="0" dirty="0"/>
+              <a:t>Elevheftet J og K, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>når de forbereder presentasjonen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" i="1" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" b="1" i="1" noProof="0" dirty="0">
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1406067103"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="212436" y="965488"/>
+            <a:ext cx="5477164" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+            <a:r>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
+              <a:t>3G Plan for presentasjonar i neste økt</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3435240850"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5948218" y="58996"/>
+          <a:ext cx="5477164" cy="6740008"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{616DA210-FB5B-4158-B5E0-FEB733F419BA}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4499969">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="691365745"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="977195">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1877325437"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="1" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>4A Oppdrag og kjenneteikn på </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="1" kern="1200" noProof="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>måloppnåing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="1" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" noProof="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="71536495"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="1" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>4B. Gruppe 1 presenterer</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1221584103"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="646652">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4C. Gruppearbeid, vurdere presentasjon til gruppe 1, førebu tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1695436967"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4D. Gruppe 1 sin kritiske venn gir tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3331236774"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4E. Gruppe 2 presenterer </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1658785278"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="646652">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4F. Gruppearbeid, vurdere presentasjon til gruppe 2, førebu tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4091236670"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4G. Gruppe 2 sin kritiske venn gir tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3078506818"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4H. Gruppe 3 presenterer</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4223283988"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="646652">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4I. Gruppearbeid, vurdere presentasjon til gruppe 3, førebu tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1509699957"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4J. Gruppe 3 sin kritiske venn gir tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2621679542"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4K. Gruppe 4 presenterer</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1882498131"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="646652">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4L Gruppearbeid, vurdere presentasjon til gruppe 4, førebu tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1401686243"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4M. Gruppe 4 sin kritiske venn gir tilbakemeldingar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="78834299"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="343751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4N. Oppsummering</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0">
+                        <a:lnSpc>
+                          <a:spcPct val="150000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="1500"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 minutt</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44221" marR="44221" marT="44221" marB="44221"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2994829981"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F7C6590-C050-17E9-A963-11B3AA6CFDE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="376382" y="2291051"/>
+            <a:ext cx="4100762" cy="3872916"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...43 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2600" noProof="0" dirty="0"/>
+              <a:t>Bruk kjenneteikn på </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2600" noProof="0" dirty="0" err="1"/>
+              <a:t>måloppnåing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2600" noProof="0" dirty="0"/>
+              <a:t> i Elevheftet L når de vurderer dei andre gruppene sine presentasjonar.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2563525663"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1773775541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -8466,92 +9166,370 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010010387ADC35EFBE4190805F03DBBE7F3E" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="894e1720f9c38f846966cb215f905c0c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b16f540e-7aab-4e8b-9466-45a66b8a1a61" xmlns:ns3="c745b698-e463-48ca-9abc-0c646366a5e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e4d371c3d80cca671e4d2c57204f561" ns2:_="" ns3:_="">
+    <xsd:import namespace="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <xsd:import namespace="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b16f540e-7aab-4e8b-9466-45a66b8a1a61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c22fd018-c39b-462c-89de-126a365ef119" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c745b698-e463-48ca-9abc-0c646366a5e7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1c6dda97-d309-4828-a036-3734e09dda2b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c745b698-e463-48ca-9abc-0c646366a5e7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b16f540e-7aab-4e8b-9466-45a66b8a1a61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c745b698-e463-48ca-9abc-0c646366a5e7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CF1EE8E-F910-471B-A88F-F1485AF30892}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9736DA4-3E4C-4B9B-A5DA-096CE4BFF8E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA42DAA-613C-4CAF-B62A-0030325C961D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" enabled="0" method="" siteId="{463b6811-b0a4-4b2a-b932-72c4c970c5d2}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>230</Words>
+  <Words>505</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>42</Paragraphs>
-[...1 lines deleted...]
-  <Notes>3</Notes>
+  <Paragraphs>71</Paragraphs>
+  <Slides>7</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>4 Berekraftige val og dyrevelferd</vt:lpstr>
       <vt:lpstr>Dyrevelferd</vt:lpstr>
-      <vt:lpstr>Vurdering av matprodukt basert på dyrevelferd</vt:lpstr>
       <vt:lpstr>Vurdering av matprodukt  basert på dyrevelferd</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Oppsummering av funn</vt:lpstr>
+      <vt:lpstr>4B Vurder kjelder</vt:lpstr>
+      <vt:lpstr>4C Gruppearbeid </vt:lpstr>
+      <vt:lpstr>3G Plan for presentasjonar i neste økt </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Matproduksjon og klima</dc:title>
   <dc:creator>Majken Korsager</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010010387ADC35EFBE4190805F03DBBE7F3E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>