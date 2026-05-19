--- v0 (2025-11-04)
+++ v1 (2026-05-19)
@@ -1,110 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="282" r:id="rId2"/>
-[...18 lines deleted...]
-    <p:sldId id="296" r:id="rId21"/>
+    <p:sldId id="282" r:id="rId5"/>
+    <p:sldId id="265" r:id="rId6"/>
+    <p:sldId id="266" r:id="rId7"/>
+    <p:sldId id="267" r:id="rId8"/>
+    <p:sldId id="268" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId10"/>
+    <p:sldId id="270" r:id="rId11"/>
+    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="285" r:id="rId13"/>
+    <p:sldId id="297" r:id="rId14"/>
+    <p:sldId id="298" r:id="rId15"/>
+    <p:sldId id="299" r:id="rId16"/>
+    <p:sldId id="300" r:id="rId17"/>
+    <p:sldId id="301" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nb-NO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -165,50 +160,56 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{D1083325-E0B0-656E-CF78-30BB164F5EC8}" name="Berit Reitan" initials="BR" userId="S::berire@uio.no::43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="AD"/>
+</p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
@@ -698,73 +699,251 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14440" autoAdjust="0"/>
     <p:restoredTop sz="93979" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="90" y="1494"/>
+        <p:origin x="126" y="174"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld">
+      <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:06:57.940" v="968" actId="6549"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="delSp mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:00:33.579" v="0" actId="478"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="705810179" sldId="282"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:01:05.815" v="2"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4098123840" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:01:05.815" v="2"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4098123840" sldId="284"/>
+            <ac:picMk id="3" creationId="{063631D9-8FEF-110D-30D7-6B7FD9B0CC7D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:09:46.707" v="312" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1618659804" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:09:46.707" v="312" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1618659804" sldId="285"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:33:45.602" v="964" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2296303308" sldId="297"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:09:14.018" v="310" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2296303308" sldId="297"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:33:45.602" v="964" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2296303308" sldId="297"/>
+            <ac:spMk id="4" creationId="{50AEFF6F-6D28-88DE-0511-E614FEF01D7D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:08:52.770" v="306" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1992200754" sldId="298"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:18:28.900" v="194" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1992200754" sldId="298"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:08:52.770" v="306" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1992200754" sldId="298"/>
+            <ac:spMk id="8" creationId="{D95A0EB4-5032-BD8A-A5B7-607D49A100D8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:06:57.940" v="968" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="783133300" sldId="299"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-05-04T09:06:57.940" v="968" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="783133300" sldId="299"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T11:34:23.367" v="967" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="783133300" sldId="299"/>
+            <ac:spMk id="5" creationId="{44B9587D-80A8-46A8-D980-3A4FBC245EC5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod modCm">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:35:43.418" v="437" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3348563414" sldId="300"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:10:51.850" v="322" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3348563414" sldId="300"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:35:43.418" v="437" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3348563414" sldId="300"/>
+            <ac:graphicFrameMk id="5" creationId="{BC0EF186-A66A-A33E-9425-D2526A99BFF4}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
+              <pc226:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T10:10:51.850" v="322" actId="20577"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="3348563414" sldId="300"/>
+                <pc2:cmMk id="{E0080152-F446-4D4D-B803-07B81EF2A9F8}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:36:54.962" v="304" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1218833483" sldId="301"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:36:54.962" v="304" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1218833483" sldId="301"/>
+            <ac:spMk id="2" creationId="{1C45112C-9B15-E115-7CA9-0C14E34A7A6A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Berit Reitan" userId="43bce2ec-33aa-41b6-ab62-07979b3a03d6" providerId="ADAL" clId="{D2107AB0-7B3B-4022-A2B3-CCABC6698593}" dt="2026-04-28T09:36:46.604" v="294" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1218833483" sldId="301"/>
+            <ac:spMk id="3" creationId="{3D25FFE3-1FA5-13BD-9C19-8743EA58FF50}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -809,51 +988,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83470A46-C164-4325-BDB0-77CD0E840040}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for lysbilde 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -873,79 +1052,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for notater 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -1081,50 +1260,54 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helsedirektoratet.no/forebygging-diagnose-og-behandling/forebygging-og-levevaner/kosthold-og-ernaering/gode-valg-for-klima-og-miljo-innen-kostradene" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1156,50 +1339,155 @@
           <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{498C61E4-D67C-2040-A9B3-42B060A8C95A}" type="slidenum">
               <a:rPr lang="nb-NO" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="nb-NO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1098479196"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Plassholder for lysbilde 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for notater 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nb-NO">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.helsedirektoratet.no/forebygging-diagnose-og-behandling/forebygging-og-levevaner/kosthold-og-ernaering/gode-valg-for-klima-og-miljo-innen-kostradene</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nb-NO">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Plassholder for lysbildenummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{305B8132-6D26-43B7-A79A-7EC3270ADD3F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2447856074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1251,51 +1539,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Undertittel 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1316,75 +1604,75 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere undertittelstil i malen</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1434,127 +1722,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for loddrett tekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1609,132 +1897,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Loddrett tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for loddrett tekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1784,127 +2072,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1963,51 +2251,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for tekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2083,74 +2371,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2200,189 +2488,189 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for innhold 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2437,51 +2725,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for tekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2503,107 +2791,107 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for innhold 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for tekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2625,131 +2913,131 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for innhold 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Plassholder for dato 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Plassholder for bunntekst 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2799,75 +3087,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for dato 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for bunntekst 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2918,51 +3206,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for dato 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bunntekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3021,51 +3309,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3078,79 +3366,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for tekst 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3172,74 +3460,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3298,51 +3586,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for bilde 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3425,74 +3713,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for dato 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Plassholder for bunntekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3561,155 +3849,155 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Plassholder for tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Klikk for å redigere tittelstil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for tekst 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Rediger tekststiler i malen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Andre nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Tredje nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Fjerde nivå</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="nb-NO" smtClean="0"/>
+              <a:rPr lang="nb-NO"/>
               <a:t>Femte nivå</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Plassholder for dato 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5207FB2C-4E3C-4EBA-B43F-AF328B51BA5B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/16/2021</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Plassholder for bunntekst 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4058,95 +4346,71 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/PIc42oIU0Ik" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marlin-prod.literatumonline.com/pb-assets/Lancet/stories/commissions/EAT-2019/The_great_food_transformation_Lancet_EAT_Commission.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
-[...18 lines deleted...]
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8WrMCdnSnqc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
@@ -4173,95 +4437,64 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1394691" y="4064000"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
               <a:t>Økt 3 </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="nb-NO" b="1" dirty="0"/>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0" err="1" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t/>
+              <a:rPr lang="nn-NO" b="1" noProof="0" dirty="0"/>
+              <a:t>Berekraftig mat </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -4283,3582 +4516,1959 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Tittel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-124400"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3B </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
-[...2 lines deleted...]
-        <p:spPr/>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2239355"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...92 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>I Noreg har Helsedirektoratet laga ei liste over kostråd.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Lista er meint å bidra til god helse gjennom heile livet. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Helsedirektoratet skriv </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0" err="1"/>
+              <a:t>óg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>: «Føljer du kostråda et du ikkje berre sunt. Du gjer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0" err="1"/>
+              <a:t>óg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t> eit godt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0" err="1"/>
+              <a:t>valg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t> for klima og miljø.»</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="2600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TekstSylinder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328862A4-D912-8E4B-8B72-0F8E1AFC7AC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674204" y="1427508"/>
+            <a:ext cx="304800" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="Hender, Verden, Kart, Globale, Jorden, Globus, Blå"/>
+          <p:cNvPr id="11" name="Bilde 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58620B70-7C57-54F7-660E-C205F8A38872}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="7642" t="7756" r="13504" b="1191"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3377012" y="3607974"/>
-            <a:ext cx="4201976" cy="2801318"/>
+            <a:off x="9841022" y="267307"/>
+            <a:ext cx="1970527" cy="1867711"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TekstSylinder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50AEFF6F-6D28-88DE-0511-E614FEF01D7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674204" y="1052713"/>
+            <a:ext cx="5040247" cy="5139869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Kostrådene</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...3 lines deleted...]
-      </p:pic>
+              </a:rPr>
+              <a:t>Ha eit variert kosthald, vel mest mat frå planteriket og et med glede.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Frukt, bær eller grønsaker bør være ein del av alle måltid.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La grovt brød eller andre produkt av fullkorn vere ein del av fleire måltid kvar dag.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vel oftare fisk og sjømat, bønner og linser enn raudt kjøtt. Spis minst mogleg tilverka kjøt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ha eit dagleg inntak av mjølk og meieriprodukt. Vel produkt med mindre feitt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Godteri, snacks og søte bakarvarer bør avgrensast.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Drikk vatn!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425093656"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2296303308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tittel 1"/>
-[...35 lines deleted...]
-        </p:blipFill>
+          <p:cNvPr id="3" name="Plassholder for innhold 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092200" y="1509281"/>
-            <a:ext cx="8981850" cy="5052291"/>
+            <a:off x="239564" y="1632124"/>
+            <a:ext cx="3689623" cy="2678620"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...21 lines deleted...]
-          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...22 lines deleted...]
-              <a:buChar char="•"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...20 lines deleted...]
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sjå på tabellen og diskuter:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>matvarar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> et vi for mykje og for lite av, dersom vi tek utgangspunkt i kostråda frå Helsedirektoratet?</a:t>
+            </a:r>
+            <a:endParaRPr lang="nn-NO" sz="2200" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="384048" y="189372"/>
+            <a:ext cx="1494719" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="4400" noProof="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>3B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...69 lines deleted...]
-              <a:t>tenker du om EAT-dietten?</a:t>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Bilde 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{367C6554-CC01-B57A-DC4E-3AA95F31F6FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="653" t="8805" r="6588" b="2737"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4294713" y="1244656"/>
+            <a:ext cx="7247396" cy="4726375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TekstSylinder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D95A0EB4-5032-BD8A-A5B7-607D49A100D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4489704" y="637775"/>
+            <a:ext cx="7136239" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Gjennomsnittleg inntak av matvarer i Noreg i 2022-2023 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0" err="1"/>
+              <a:t>sammenligna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t> med kostråda frå Helsedirektoratet : </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2901274093"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1992200754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tittel 4"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="708796" y="365125"/>
-            <a:ext cx="10645004" cy="1325563"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5617464" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...19 lines deleted...]
-          </p:nvPr>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Vel eit av kostråda</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Identifiser kva for dimensjonar av berekraftig utvikling du kan finne som grunngiving for kostrådet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Eg trur det viktigaste er å auke/minke befolkninga i Norge sitt inntak av …….…………, fordi……………………………………</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TekstSylinder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A360ABF-3C9F-4986-8B12-4EDFD954666E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502740" y="1779870"/>
-[...125 lines deleted...]
-            <a:ext cx="4507072" cy="577081"/>
+            <a:off x="6608613" y="1407985"/>
+            <a:ext cx="304800" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...22 lines deleted...]
-          <a:blip r:embed="rId3" cstate="print">
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TekstSylinder 4">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B9587D-80A8-46A8-D980-3A4FBC245EC5}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...5 lines deleted...]
-        <p:spPr bwMode="auto">
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4611781" y="63032"/>
-            <a:ext cx="1794895" cy="1762593"/>
+            <a:off x="6608613" y="933841"/>
+            <a:ext cx="5040247" cy="5139869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2000" b="1" noProof="0" dirty="0"/>
+              <a:t>Kostrådene</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...36 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              </a:rPr>
+              <a:t>Ha eit variert kosthald, vel mest mat frå planteriket og et med glede.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...45 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+              </a:rPr>
+              <a:t>Frukt, bær eller grønsaker bør være ein del av alle måltid.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2000" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La grovt brød eller andre produkt av fullkorn vere ein del av fleire måltid kvar dag.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2000" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vel oftare fisk og sjømat, bønner og linser enn raudt kjøtt. Spis minst mogleg tilverka kjøt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ha eit dagleg inntak av mjølk og meieriprodukt. Vel produkt med mindre feitt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Godteri, snacks og søte bakarvarer bør avgrensast.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Drikk vatn!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3967353379"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="783133300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tittel 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...123 lines deleted...]
-      </p:pic>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3D Summer opp</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Plassholder for innhold 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC0EF186-A66A-A33E-9425-D2526A99BFF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1822098690"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="838200" y="1544955"/>
+          <a:ext cx="10515600" cy="4947920"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3480227">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1882302966"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2443523">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3026086775"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2443522">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1841227825"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2148328">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2378024669"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                        <a:t>Kostråd/dimensjon av berekraft</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                        <a:t>Miljø</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                        <a:t>Sosiale forhold</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                        <a:t>Økonomi</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4035305867"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ha eit variert kosthald, vel mest mat frå planteriket og et med glede.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1118652566"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Frukt, bær eller grønsaker bør være ein del av alle måltid.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3155432974"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>La grovt brød eller andre produkt av fullkorn vere ein del av fleire måltid kvar dag.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2501946867"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Vel oftare fisk og sjømat, bønner og linser enn raudt kjøtt. Spis minst mogleg tilverka kjøt.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="588634335"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ha eit dagleg inntak av mjølk og meieriprodukt. Vel produkt med mindre feitt.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="58954977"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" b="0" kern="1200" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Godteri, snacks og søte bakarvarer bør avgrensast.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="nn-NO" sz="1600" b="0" i="0" kern="1200" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4006502351"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                        <a:t>Drikk vatn!</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="nn-NO" sz="1600" noProof="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4276007380"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365457233"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3348563414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Plassholder for innhold 2"/>
+          <p:cNvPr id="2" name="Tittel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C45112C-9B15-E115-7CA9-0C14E34A7A6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3E Summer opp i grupper</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Plassholder for innhold 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D25FFE3-1FA5-13BD-9C19-8743EA58FF50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...22 lines deleted...]
-          <a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva har vi lært i dag som kan hjelpe oss vidare med oppdraget?</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...202 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1692951624"/>
-[...682 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4156788467"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1218833483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BB039F5-8A48-4F49-B7FD-64C00E5E8654}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Berekraftige produktval</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...63 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Oppdraget dykkar er å kjøpe 50 eple til ein skoletur.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva sort skal de kjøpe og kvifor?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" sz="2000" dirty="0">
-              <a:hlinkClick r:id=""/>
+            <a:endParaRPr lang="nn-NO" sz="2000" noProof="0" dirty="0">
+              <a:hlinkClick r:id="" action="ppaction://noaction"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="2000" dirty="0">
-                <a:hlinkClick r:id=""/>
+              <a:rPr lang="nn-NO" sz="2000" noProof="0" dirty="0">
+                <a:hlinkClick r:id="" action="ppaction://noaction"/>
               </a:rPr>
               <a:t>naturfag.no</a:t>
             </a:r>
-            <a:endParaRPr lang="nb-NO" sz="2000" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2274094"/>
             <a:ext cx="5181600" cy="3454400"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1439380030"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1222 lines deleted...]
-
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8344BDA8-8DD1-4CB6-92D8-1E072C0EE3C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Berekraftige produktval</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93366D0F-5F5A-4FEC-AF65-D4F30523257E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...38 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva 3 kriterium vil de bruke som grunnlag for valet dykkar? </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bilde 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE9241BF-8D1F-496A-9CA9-271645A40E60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -7900,175 +6510,117 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1755B161-1586-48AC-8D75-171EB3E070B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Berekraftige produktval</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B3806C-AA4B-4393-ADC7-BD93569F86C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3200" dirty="0"/>
-[...57 lines deleted...]
-              <a:t>?</a:t>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Bruk informasjonen om epla, og diskuter:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Kva eple skal de velje?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Kva er hovudargumentet?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bilde 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B83078-A42B-4AAD-A37C-AFA759538FA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -8140,159 +6692,108 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1755B161-1586-48AC-8D75-171EB3E070B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Berekraftige produktval</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B3806C-AA4B-4393-ADC7-BD93569F86C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3200" dirty="0" smtClean="0"/>
-[...45 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="3200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Kva eple valde de?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Kva var hovudargumentet dykkar?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bilde 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B83078-A42B-4AAD-A37C-AFA759538FA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -8322,881 +6823,543 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8918794" y="1954769"/>
             <a:ext cx="2665324" cy="3439863"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3822402639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189D174A-A7C5-42EA-8B43-3B7719169E94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t>utvikling?</a:t>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Kva er berekraftig utvikling?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B052B11D-64FD-4DB8-AD4F-E009560B38C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="773724" y="1825625"/>
             <a:ext cx="4093698" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...16 lines deleted...]
-              <a:t> utvikling.</a:t>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>De skal nå sjå ein film om berekraftig utvikling.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
               <a:t>Tenk over mens de ser filmen: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>Kva for tre dimensjonar blir berekraftig utvikling delt inn i?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:hlinkClick r:id="rId3"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5548831" y="2160876"/>
             <a:ext cx="5267325" cy="3533775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="441032900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tittel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5BA6F0-69B4-42CA-B95B-AA34CB0D85C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3A Berekraftige produktval</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Plassholder for innhold 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB3864D-C577-4E79-92BF-52B150DADC94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" sz="3200" dirty="0" smtClean="0"/>
-[...34 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="3200" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Kva eple valde de, og kva var hovudargumentet dykkar?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" sz="3200" dirty="0" smtClean="0"/>
-[...49 lines deleted...]
-            <a:endParaRPr lang="nb-NO" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Vurder om hovudargumentet dykkar bygger mest på økonomiske, sosiale eller økologiske forhold.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
+              <a:t>Grunngi svaret.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nn-NO" sz="3200" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+            <a:endParaRPr lang="nn-NO" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="440108609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="3260597"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3B Berekraftig matproduksjon</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="https://www.animalia.no/contentassets/1cb12f86bb0a4fabb40e19a540059663/eat-dietten.png"/>
+          <p:cNvPr id="3" name="Bilde 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{063631D9-8FEF-110D-30D7-6B7FD9B0CC7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="7064"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3685309" y="116048"/>
-            <a:ext cx="4682836" cy="4597360"/>
+            <a:off x="2666521" y="126460"/>
+            <a:ext cx="6858957" cy="5232353"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4098123840"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" noProof="0" dirty="0"/>
+              <a:t>3B Berekraftig matproduksjon</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nb-NO" i="1" dirty="0" err="1" smtClean="0"/>
-[...76 lines deleted...]
-            <a:endParaRPr lang="nb-NO" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t>Klimavenleg matproduksjon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0"/>
+              <a:t>handlar om mengda klimagassar som blir sloppen ut når maten blir produsert.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" i="1" noProof="0" dirty="0"/>
+              <a:t>Berekraftig matproduksjon </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0"/>
+              <a:t>handlar om korleis produksjon av maten vi et tar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0" err="1"/>
+              <a:t>hensyn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2400" noProof="0" dirty="0"/>
+              <a:t> til økonomiske, sosiale og økologiske forhold.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="2200" b="1" noProof="0" dirty="0"/>
               <a:t>Sosiale forhold</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0" smtClean="0"/>
-[...16 lines deleted...]
-              <a:t> menneska som jobbar med produksjonen av maten skal ha bra arbeidsvilkår.</a:t>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>: Maten skal vere bra for helsa vår samtidig som dei menneska som jobbar med produksjonen av maten skal ha bra arbeidsvilkår.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="2200" b="1" noProof="0" dirty="0"/>
               <a:t>Økologi: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...28 lines deleted...]
-              <a:t>. </a:t>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Maten bør bli produsert på ein slik måte at det blir tatt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0" err="1"/>
+              <a:t>hensyn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t> til miljø og natur. Det gjeld både klimaendringar og bevaring av biologisk mangfald. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nb-NO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="nn-NO" sz="2200" b="1" noProof="0" dirty="0"/>
               <a:t>Økonomi: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="nb-NO" dirty="0"/>
-[...46 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="nn-NO" sz="2200" noProof="0" dirty="0"/>
+              <a:t>Produksjon av mat handlar også om å vurdere lønnsemd for dei som produserer han, og kostnad for dei som er forbrukarar. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1618659804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9678,107 +7841,368 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010010387ADC35EFBE4190805F03DBBE7F3E" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="894e1720f9c38f846966cb215f905c0c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b16f540e-7aab-4e8b-9466-45a66b8a1a61" xmlns:ns3="c745b698-e463-48ca-9abc-0c646366a5e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e4d371c3d80cca671e4d2c57204f561" ns2:_="" ns3:_="">
+    <xsd:import namespace="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <xsd:import namespace="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b16f540e-7aab-4e8b-9466-45a66b8a1a61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c22fd018-c39b-462c-89de-126a365ef119" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c745b698-e463-48ca-9abc-0c646366a5e7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1c6dda97-d309-4828-a036-3734e09dda2b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c745b698-e463-48ca-9abc-0c646366a5e7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b16f540e-7aab-4e8b-9466-45a66b8a1a61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c745b698-e463-48ca-9abc-0c646366a5e7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F63C4925-DCE3-4A02-ACA9-F8EF160A8FF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55FA7960-CDC8-4A07-AA7F-247BCB976487}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b16f540e-7aab-4e8b-9466-45a66b8a1a61"/>
+    <ds:schemaRef ds:uri="c745b698-e463-48ca-9abc-0c646366a5e7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF26438-4D0C-47CC-8379-CB1EC147AC94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>844</Words>
+  <Words>716</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>112</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>98</Paragraphs>
+  <Slides>14</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>1</MMClips>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Brukte skrifter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Lysbildetitler</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>Økt 3  Berekraftig mat  </vt:lpstr>
       <vt:lpstr>3A Berekraftige produktval</vt:lpstr>
       <vt:lpstr>3A Berekraftige produktval</vt:lpstr>
       <vt:lpstr>3A Berekraftige produktval</vt:lpstr>
       <vt:lpstr>3A Berekraftige produktval</vt:lpstr>
       <vt:lpstr>3A Kva er berekraftig utvikling?</vt:lpstr>
       <vt:lpstr>3A Berekraftige produktval</vt:lpstr>
       <vt:lpstr>3B Berekraftig matproduksjon</vt:lpstr>
       <vt:lpstr>3B Berekraftig matproduksjon</vt:lpstr>
-      <vt:lpstr>3B Globale og nasjonale kosthaldsråd</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>3B Berekraftig diett?</vt:lpstr>
+      <vt:lpstr>3B </vt:lpstr>
+      <vt:lpstr>PowerPoint-presentasjon</vt:lpstr>
       <vt:lpstr>3C</vt:lpstr>
-      <vt:lpstr>3D</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>3G Plan for presentasjonar i neste økt </vt:lpstr>
+      <vt:lpstr>3D Summer opp</vt:lpstr>
+      <vt:lpstr>3E Summer opp i grupper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitetet i Oslo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Matproduksjon og dyrevelferd</dc:title>
   <dc:creator>Majken Korsager</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010010387ADC35EFBE4190805F03DBBE7F3E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>